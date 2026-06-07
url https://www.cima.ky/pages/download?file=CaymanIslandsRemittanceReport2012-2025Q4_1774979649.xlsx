--- v0 (2026-04-06)
+++ v1 (2026-06-07)
@@ -1,399 +1,97 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
-[...15 lines deleted...]
-  <Override PartName="/xl/externalLinks/externalLink17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\STATISTICS\SCR\Money Service Business Remittances\REMITTANCE REPORT -WEBSITE\Cayman Islands Remittance Report\2025\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7C9A2D74-084A-46A1-AC46-6F96069FBDC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{007164EB-C492-4341-ACAE-1B8C55B072EC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="788" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Remittances - Outflows" sheetId="1" r:id="rId1"/>
     <sheet name="Remittances - Inflows " sheetId="2" r:id="rId2"/>
   </sheets>
-  <externalReferences>
-[...17 lines deleted...]
-  </externalReferences>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="O29" i="1" l="1"/>
-[...263 lines deleted...]
-  <c r="W25" i="2"/>
   <c r="AE32" i="1" l="1"/>
   <c r="AE57" i="1" s="1"/>
   <c r="AE32" i="2"/>
   <c r="AE58" i="2" s="1"/>
   <c r="AE39" i="2"/>
   <c r="AE52" i="2"/>
   <c r="AD32" i="1"/>
   <c r="AD50" i="1" s="1"/>
   <c r="AD32" i="2"/>
   <c r="AD36" i="2" s="1"/>
   <c r="AC32" i="1"/>
   <c r="AC44" i="1" s="1"/>
-  <c r="AC9" i="2"/>
-  <c r="AC32" i="2" s="1"/>
+  <c r="AC32" i="2"/>
   <c r="Y32" i="2"/>
   <c r="Y38" i="2" s="1"/>
   <c r="Y32" i="1"/>
   <c r="Y59" i="1" s="1"/>
   <c r="Z32" i="1"/>
   <c r="Z51" i="1" s="1"/>
   <c r="Z32" i="2"/>
   <c r="Z39" i="2" s="1"/>
   <c r="AC42" i="1" l="1"/>
   <c r="AE42" i="2"/>
   <c r="AE50" i="2"/>
   <c r="AE57" i="2"/>
   <c r="AC50" i="1"/>
   <c r="AC52" i="1"/>
   <c r="AE48" i="2"/>
   <c r="AE44" i="2"/>
   <c r="AE49" i="2"/>
   <c r="AE36" i="2"/>
   <c r="AE47" i="2"/>
   <c r="AE46" i="2"/>
   <c r="AE45" i="2"/>
   <c r="AE51" i="2"/>
   <c r="AE56" i="2"/>
   <c r="AE41" i="2"/>
   <c r="AE38" i="2"/>
@@ -592,98 +290,51 @@
   <c r="Z54" i="2"/>
   <c r="Z53" i="2"/>
   <c r="Z40" i="2"/>
   <c r="Z58" i="2"/>
   <c r="Z41" i="2"/>
   <c r="Z47" i="2"/>
   <c r="Z53" i="1"/>
   <c r="Z40" i="1"/>
   <c r="Z44" i="1"/>
   <c r="Z59" i="1"/>
   <c r="Z43" i="1"/>
   <c r="Z46" i="1"/>
   <c r="Z41" i="1"/>
   <c r="Z52" i="1"/>
   <c r="Z56" i="1"/>
   <c r="Z45" i="1"/>
   <c r="Z57" i="1"/>
   <c r="Z42" i="1"/>
   <c r="Z58" i="1"/>
   <c r="Z50" i="1"/>
   <c r="Z48" i="1"/>
   <c r="Z38" i="1"/>
   <c r="Z47" i="1"/>
   <c r="Z49" i="1"/>
   <c r="Z37" i="1"/>
-  <c r="X31" i="2"/>
-[...46 lines deleted...]
-  <c r="X8" i="1"/>
+  <c r="AA25" i="2"/>
   <c r="AE60" i="2" l="1"/>
   <c r="AD60" i="2"/>
   <c r="AC60" i="2"/>
   <c r="Y60" i="2"/>
   <c r="Z60" i="2"/>
   <c r="X32" i="1"/>
   <c r="X39" i="1" s="1"/>
   <c r="X32" i="2"/>
   <c r="X36" i="2" s="1"/>
   <c r="X40" i="2" l="1"/>
   <c r="X44" i="2"/>
   <c r="X52" i="2"/>
   <c r="X41" i="2"/>
   <c r="X48" i="2"/>
   <c r="X56" i="2"/>
   <c r="X45" i="2"/>
   <c r="X53" i="2"/>
   <c r="X37" i="2"/>
   <c r="X49" i="2"/>
   <c r="X53" i="1"/>
   <c r="X57" i="1"/>
   <c r="X55" i="1"/>
   <c r="X50" i="2"/>
   <c r="X57" i="2"/>
   <c r="X54" i="2"/>
@@ -697,288 +348,97 @@
   <c r="X49" i="1"/>
   <c r="X45" i="1"/>
   <c r="X41" i="1"/>
   <c r="X42" i="1"/>
   <c r="X58" i="1"/>
   <c r="X56" i="1"/>
   <c r="X59" i="1"/>
   <c r="X38" i="1"/>
   <c r="X47" i="1"/>
   <c r="X42" i="2"/>
   <c r="X46" i="2"/>
   <c r="X38" i="2"/>
   <c r="X58" i="2"/>
   <c r="X48" i="1"/>
   <c r="X40" i="1"/>
   <c r="X55" i="2"/>
   <c r="X47" i="2"/>
   <c r="X43" i="1"/>
   <c r="X59" i="2"/>
   <c r="X52" i="1"/>
   <c r="X44" i="1"/>
   <c r="X51" i="1"/>
   <c r="X51" i="2"/>
   <c r="X43" i="2"/>
   <c r="X60" i="2" l="1"/>
-  <c r="W31" i="2"/>
-[...236 lines deleted...]
-  <c r="R8" i="1"/>
+  <c r="AA31" i="2"/>
+  <c r="AA30" i="2"/>
+  <c r="AA29" i="2"/>
+  <c r="AA28" i="2"/>
+  <c r="AA27" i="2"/>
+  <c r="AA26" i="2"/>
+  <c r="AA24" i="2"/>
+  <c r="AA23" i="2"/>
+  <c r="AA22" i="2"/>
+  <c r="AA21" i="2"/>
+  <c r="AA20" i="2"/>
+  <c r="AA19" i="2"/>
+  <c r="AA18" i="2"/>
+  <c r="AA17" i="2"/>
+  <c r="AA16" i="2"/>
+  <c r="AA15" i="2"/>
+  <c r="AA14" i="2"/>
+  <c r="AA13" i="2"/>
+  <c r="AA12" i="2"/>
+  <c r="AA11" i="2"/>
+  <c r="AA10" i="2"/>
+  <c r="AA9" i="2"/>
+  <c r="AA8" i="2"/>
+  <c r="AA31" i="1"/>
+  <c r="AA30" i="1"/>
+  <c r="AA29" i="1"/>
+  <c r="AA28" i="1"/>
+  <c r="AA27" i="1"/>
+  <c r="AA26" i="1"/>
+  <c r="AA25" i="1"/>
+  <c r="AA24" i="1"/>
+  <c r="AA23" i="1"/>
+  <c r="AA22" i="1"/>
+  <c r="AA21" i="1"/>
+  <c r="AA20" i="1"/>
+  <c r="AA19" i="1"/>
+  <c r="AA18" i="1"/>
+  <c r="AA17" i="1"/>
+  <c r="AA16" i="1"/>
+  <c r="AA15" i="1"/>
+  <c r="AA14" i="1"/>
+  <c r="AA13" i="1"/>
+  <c r="AA12" i="1"/>
+  <c r="AA11" i="1"/>
+  <c r="AA10" i="1"/>
+  <c r="AA9" i="1"/>
+  <c r="AA8" i="1"/>
   <c r="AA32" i="2" l="1"/>
   <c r="AA44" i="2" s="1"/>
   <c r="AA32" i="1"/>
   <c r="AA43" i="1" s="1"/>
   <c r="W32" i="2"/>
   <c r="W40" i="2" s="1"/>
   <c r="W32" i="1"/>
   <c r="S32" i="1"/>
   <c r="S59" i="1" s="1"/>
   <c r="T32" i="2"/>
   <c r="T51" i="2" s="1"/>
   <c r="T32" i="1"/>
   <c r="T47" i="1" s="1"/>
   <c r="S32" i="2"/>
   <c r="S48" i="2" s="1"/>
   <c r="R32" i="2"/>
   <c r="R44" i="2" s="1"/>
   <c r="R32" i="1"/>
   <c r="AA59" i="2" l="1"/>
   <c r="AA37" i="2"/>
   <c r="AA51" i="2"/>
   <c r="AA36" i="2"/>
   <c r="AA52" i="1"/>
   <c r="AA47" i="1"/>
   <c r="AA39" i="1"/>
@@ -1195,98 +655,50 @@
   <c r="R57" i="1"/>
   <c r="R45" i="1"/>
   <c r="R47" i="1"/>
   <c r="R40" i="1"/>
   <c r="R46" i="1"/>
   <c r="R44" i="1"/>
   <c r="R51" i="1"/>
   <c r="R52" i="1"/>
   <c r="R59" i="1"/>
   <c r="R43" i="1"/>
   <c r="R58" i="1"/>
   <c r="R42" i="1"/>
   <c r="R36" i="1"/>
   <c r="R48" i="1"/>
   <c r="R50" i="1"/>
   <c r="R55" i="1"/>
   <c r="R39" i="1"/>
   <c r="R54" i="1"/>
   <c r="R38" i="1"/>
   <c r="R56" i="1"/>
   <c r="AA60" i="2" l="1"/>
   <c r="W60" i="2"/>
   <c r="T60" i="2"/>
   <c r="S60" i="2"/>
   <c r="R60" i="2"/>
-  <c r="P31" i="1" l="1"/>
-[...46 lines deleted...]
-  <c r="P8" i="2"/>
   <c r="P32" i="2" l="1"/>
   <c r="P47" i="2" l="1"/>
   <c r="P59" i="2"/>
   <c r="P55" i="2"/>
   <c r="P51" i="2"/>
   <c r="P43" i="2"/>
   <c r="P39" i="2"/>
   <c r="P37" i="2"/>
   <c r="P49" i="2"/>
   <c r="P42" i="2"/>
   <c r="P54" i="2"/>
   <c r="P36" i="2"/>
   <c r="P40" i="2"/>
   <c r="P44" i="2"/>
   <c r="P48" i="2"/>
   <c r="P52" i="2"/>
   <c r="P56" i="2"/>
   <c r="P41" i="2"/>
   <c r="P45" i="2"/>
   <c r="P53" i="2"/>
   <c r="P57" i="2"/>
   <c r="P38" i="2"/>
   <c r="P46" i="2"/>
   <c r="P50" i="2"/>
   <c r="P58" i="2"/>
@@ -1295,222 +707,102 @@
   <c r="P51" i="1"/>
   <c r="P40" i="1"/>
   <c r="P44" i="1"/>
   <c r="P52" i="1"/>
   <c r="P56" i="1"/>
   <c r="P39" i="1"/>
   <c r="P43" i="1"/>
   <c r="P47" i="1"/>
   <c r="P55" i="1"/>
   <c r="P59" i="1"/>
   <c r="P36" i="1"/>
   <c r="P48" i="1"/>
   <c r="P60" i="1"/>
   <c r="P49" i="1"/>
   <c r="P42" i="1"/>
   <c r="P58" i="1"/>
   <c r="P37" i="1"/>
   <c r="P53" i="1"/>
   <c r="P46" i="1"/>
   <c r="P41" i="1"/>
   <c r="P57" i="1"/>
   <c r="P50" i="1"/>
   <c r="P45" i="1"/>
   <c r="P38" i="1"/>
   <c r="P54" i="1"/>
-  <c r="O31" i="2" l="1"/>
-[...94 lines deleted...]
-  <c r="N8" i="2"/>
   <c r="Q20" i="1" l="1"/>
   <c r="Q22" i="1"/>
   <c r="Q23" i="1"/>
   <c r="Q21" i="1"/>
   <c r="Q27" i="1"/>
   <c r="Q18" i="1"/>
   <c r="Q24" i="1"/>
   <c r="Q8" i="1"/>
   <c r="Q29" i="1"/>
   <c r="Q9" i="1"/>
   <c r="Q30" i="1"/>
   <c r="Q10" i="1"/>
   <c r="Q14" i="1"/>
   <c r="Q15" i="1"/>
   <c r="Q16" i="1"/>
   <c r="Q25" i="1"/>
   <c r="Q26" i="1"/>
   <c r="Q28" i="1"/>
   <c r="Q31" i="1"/>
   <c r="Q11" i="1"/>
   <c r="Q12" i="1"/>
   <c r="Q13" i="1"/>
   <c r="Q17" i="1"/>
   <c r="Q19" i="1"/>
   <c r="O32" i="2"/>
   <c r="O44" i="2" s="1"/>
   <c r="O32" i="1"/>
   <c r="O60" i="1" s="1"/>
-  <c r="M31" i="2"/>
-[...46 lines deleted...]
-  <c r="Q8" i="2" s="1"/>
+  <c r="Q31" i="2"/>
+  <c r="Q30" i="2"/>
+  <c r="Q29" i="2"/>
+  <c r="Q28" i="2"/>
+  <c r="Q27" i="2"/>
+  <c r="Q26" i="2"/>
+  <c r="Q25" i="2"/>
+  <c r="Q24" i="2"/>
+  <c r="Q23" i="2"/>
+  <c r="Q22" i="2"/>
+  <c r="Q21" i="2"/>
+  <c r="Q20" i="2"/>
+  <c r="Q19" i="2"/>
+  <c r="Q18" i="2"/>
+  <c r="Q17" i="2"/>
+  <c r="Q16" i="2"/>
+  <c r="Q15" i="2"/>
+  <c r="Q14" i="2"/>
+  <c r="Q13" i="2"/>
+  <c r="Q12" i="2"/>
+  <c r="Q11" i="2"/>
+  <c r="Q10" i="2"/>
+  <c r="Q9" i="2"/>
+  <c r="Q8" i="2"/>
   <c r="Q32" i="1" l="1"/>
   <c r="Q60" i="1" s="1"/>
   <c r="Q32" i="2"/>
   <c r="Q38" i="2" s="1"/>
   <c r="Q40" i="1"/>
   <c r="Q45" i="1"/>
   <c r="Q44" i="1"/>
   <c r="Q51" i="1"/>
   <c r="Q54" i="1"/>
   <c r="Q38" i="1"/>
   <c r="Q48" i="1"/>
   <c r="Q39" i="1"/>
   <c r="Q55" i="1"/>
   <c r="Q46" i="1"/>
   <c r="Q59" i="1"/>
   <c r="Q57" i="1"/>
   <c r="Q41" i="1"/>
   <c r="Q36" i="1"/>
   <c r="Q43" i="1"/>
   <c r="O51" i="2"/>
   <c r="O56" i="2"/>
   <c r="O50" i="2"/>
   <c r="O52" i="2"/>
   <c r="O47" i="2"/>
   <c r="O40" i="2"/>
@@ -2071,126 +1363,78 @@
   <c r="J51" i="1"/>
   <c r="J59" i="1"/>
   <c r="J40" i="2"/>
   <c r="J56" i="2"/>
   <c r="J48" i="2"/>
   <c r="J45" i="2"/>
   <c r="J58" i="2"/>
   <c r="J43" i="2"/>
   <c r="J39" i="2"/>
   <c r="J52" i="2"/>
   <c r="J46" i="2"/>
   <c r="J42" i="2"/>
   <c r="J55" i="2"/>
   <c r="J50" i="2"/>
   <c r="J38" i="2"/>
   <c r="J54" i="2"/>
   <c r="J44" i="2"/>
   <c r="J36" i="2"/>
   <c r="J38" i="1"/>
   <c r="J43" i="1"/>
   <c r="J57" i="2"/>
   <c r="J47" i="1"/>
   <c r="J41" i="2"/>
   <c r="J60" i="1" l="1"/>
   <c r="J60" i="2"/>
-  <c r="U19" i="1"/>
-[...35 lines deleted...]
-  <c r="U14" i="2"/>
+  <c r="V24" i="1"/>
+  <c r="V30" i="1" l="1"/>
+  <c r="V9" i="1"/>
+  <c r="V11" i="1"/>
+  <c r="V8" i="1"/>
+  <c r="V21" i="1"/>
+  <c r="V15" i="1"/>
+  <c r="V14" i="1"/>
+  <c r="V10" i="1"/>
+  <c r="V12" i="1"/>
   <c r="V13" i="1"/>
-  <c r="U30" i="2"/>
-  <c r="U13" i="2"/>
   <c r="V19" i="1"/>
-  <c r="U18" i="2"/>
   <c r="V31" i="1"/>
-  <c r="U28" i="2"/>
-[...2 lines deleted...]
-  <c r="U16" i="2"/>
   <c r="V29" i="1"/>
   <c r="V25" i="1"/>
   <c r="V17" i="1"/>
-  <c r="U26" i="2"/>
-[...1 lines deleted...]
-  <c r="U22" i="2"/>
+  <c r="V26" i="2"/>
   <c r="V27" i="1"/>
   <c r="V23" i="1"/>
-  <c r="U9" i="2"/>
-[...3 lines deleted...]
-  <c r="U17" i="2"/>
   <c r="V26" i="1"/>
   <c r="V22" i="1"/>
   <c r="V18" i="1"/>
-  <c r="U12" i="2"/>
-[...4 lines deleted...]
-  <c r="U8" i="2"/>
   <c r="V28" i="1"/>
   <c r="V20" i="1"/>
   <c r="V16" i="1"/>
   <c r="U32" i="1" l="1"/>
   <c r="U47" i="1" s="1"/>
-  <c r="U10" i="2"/>
-  <c r="U32" i="2" s="1"/>
+  <c r="U32" i="2"/>
   <c r="U53" i="1"/>
   <c r="U38" i="1"/>
   <c r="V9" i="2"/>
   <c r="V24" i="2"/>
   <c r="V14" i="2"/>
   <c r="V32" i="1"/>
   <c r="V53" i="1" s="1"/>
   <c r="V23" i="2"/>
   <c r="V31" i="2"/>
   <c r="V21" i="2"/>
   <c r="V29" i="2"/>
   <c r="U60" i="1"/>
   <c r="V20" i="2"/>
   <c r="V28" i="2"/>
   <c r="V13" i="2"/>
   <c r="V30" i="2"/>
   <c r="V17" i="2"/>
   <c r="V25" i="2"/>
   <c r="V22" i="2"/>
   <c r="V16" i="2"/>
   <c r="V15" i="2"/>
   <c r="V19" i="2"/>
   <c r="V27" i="2"/>
   <c r="V12" i="2"/>
   <c r="V8" i="2"/>
@@ -2271,150 +1515,102 @@
   <c r="V52" i="2" l="1"/>
   <c r="V41" i="2"/>
   <c r="V58" i="2"/>
   <c r="V39" i="2"/>
   <c r="V57" i="2"/>
   <c r="V53" i="2"/>
   <c r="V38" i="2"/>
   <c r="V45" i="2"/>
   <c r="V37" i="2"/>
   <c r="V50" i="2"/>
   <c r="V47" i="2"/>
   <c r="V51" i="2"/>
   <c r="V43" i="2"/>
   <c r="V42" i="2"/>
   <c r="V56" i="2"/>
   <c r="V46" i="2"/>
   <c r="V48" i="2"/>
   <c r="V59" i="2"/>
   <c r="V49" i="2"/>
   <c r="V44" i="2"/>
   <c r="V36" i="2"/>
   <c r="U60" i="2"/>
   <c r="V40" i="2"/>
   <c r="V54" i="2"/>
   <c r="V60" i="2" l="1"/>
-  <c r="AB15" i="1" l="1"/>
-[...76 lines deleted...]
-  <c r="AF16" i="1" s="1"/>
+  <c r="AF15" i="1" l="1"/>
+  <c r="AF10" i="1"/>
+  <c r="AF9" i="1" l="1"/>
+  <c r="AF31" i="2"/>
+  <c r="AF31" i="1"/>
+  <c r="AF29" i="1"/>
+  <c r="AF8" i="1"/>
+  <c r="AF19" i="2"/>
+  <c r="AF14" i="2"/>
+  <c r="AF10" i="2"/>
+  <c r="AF20" i="2"/>
+  <c r="AF17" i="2"/>
+  <c r="AF8" i="2"/>
+  <c r="AF26" i="1"/>
+  <c r="AF18" i="2"/>
+  <c r="AF29" i="2"/>
+  <c r="AF30" i="2"/>
+  <c r="AF28" i="1"/>
+  <c r="AF22" i="2"/>
+  <c r="AF17" i="1"/>
+  <c r="AF19" i="1"/>
+  <c r="AF20" i="1"/>
+  <c r="AF24" i="1"/>
+  <c r="AF21" i="1"/>
+  <c r="AF25" i="1"/>
+  <c r="AF11" i="1"/>
+  <c r="AF22" i="1"/>
+  <c r="AF12" i="1"/>
+  <c r="AF23" i="1"/>
+  <c r="AF27" i="1"/>
+  <c r="AF27" i="2"/>
+  <c r="AF28" i="2"/>
+  <c r="AF18" i="1"/>
+  <c r="AF13" i="1"/>
+  <c r="AF16" i="2"/>
+  <c r="AF21" i="2"/>
+  <c r="AF30" i="1"/>
+  <c r="AF14" i="1"/>
+  <c r="AF16" i="1"/>
   <c r="AF32" i="1" l="1"/>
   <c r="AF53" i="1" s="1"/>
   <c r="AB32" i="1"/>
   <c r="AB44" i="1" s="1"/>
-  <c r="AB9" i="2"/>
-[...16 lines deleted...]
-  <c r="AF11" i="2" s="1"/>
+  <c r="AF9" i="2"/>
+  <c r="AF12" i="2"/>
+  <c r="AF25" i="2"/>
+  <c r="AF24" i="2"/>
+  <c r="AF23" i="2"/>
+  <c r="AF13" i="2"/>
+  <c r="AF15" i="2"/>
+  <c r="AF26" i="2"/>
+  <c r="AF11" i="2"/>
   <c r="AF48" i="1" l="1"/>
   <c r="AF45" i="1"/>
   <c r="AF51" i="1"/>
   <c r="AF55" i="1"/>
   <c r="AF37" i="1"/>
   <c r="AF59" i="1"/>
   <c r="AF58" i="1"/>
   <c r="AF44" i="1"/>
   <c r="AF47" i="1"/>
   <c r="AF46" i="1"/>
   <c r="AF42" i="1"/>
   <c r="AF52" i="1"/>
   <c r="AF50" i="1"/>
   <c r="AF57" i="1"/>
   <c r="AF54" i="1"/>
   <c r="AF56" i="1"/>
   <c r="AF32" i="2"/>
   <c r="AF40" i="2" s="1"/>
   <c r="AF60" i="1"/>
   <c r="AF38" i="1"/>
   <c r="AF43" i="1"/>
   <c r="AF39" i="1"/>
   <c r="AF36" i="1"/>
   <c r="AF49" i="1"/>
   <c r="AF41" i="1"/>
@@ -3680,51 +2876,51 @@
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
     <cellStyle name="Percent 2" xfId="24" xr:uid="{00000000-0005-0000-0000-00003D000000}"/>
     <cellStyle name="Percent 3" xfId="43" xr:uid="{00000000-0005-0000-0000-00003E000000}"/>
     <cellStyle name="Percent 4" xfId="39" xr:uid="{00000000-0005-0000-0000-00003F000000}"/>
     <cellStyle name="showExposure" xfId="25" xr:uid="{00000000-0005-0000-0000-000040000000}"/>
     <cellStyle name="showExposure 2" xfId="26" xr:uid="{00000000-0005-0000-0000-000041000000}"/>
     <cellStyle name="showPercentage" xfId="27" xr:uid="{00000000-0005-0000-0000-000042000000}"/>
     <cellStyle name="showPercentage 2" xfId="28" xr:uid="{00000000-0005-0000-0000-000043000000}"/>
     <cellStyle name="Style 1" xfId="29" xr:uid="{00000000-0005-0000-0000-000044000000}"/>
     <cellStyle name="Style 1 2" xfId="30" xr:uid="{00000000-0005-0000-0000-000045000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink11.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink10.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink15.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink14.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink3.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink13.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink8.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink17.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink12.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>123825</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>752475</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>257175</xdr:rowOff>
     </xdr:to>
@@ -3803,3344 +2999,50 @@
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="123825" y="0"/>
           <a:ext cx="942975" cy="962025"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...3292 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7400,51 +3302,51 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:AF68"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="U6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AE2" sqref="AE2"/>
+      <selection pane="bottomRight" activeCell="AF1" sqref="AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" style="1" customWidth="1"/>
     <col min="4" max="4" width="16" style="11" customWidth="1"/>
     <col min="5" max="12" width="16" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="1" customWidth="1"/>
     <col min="14" max="16" width="13.28515625" style="1" customWidth="1"/>
     <col min="17" max="17" width="16" style="1" customWidth="1"/>
     <col min="18" max="21" width="13.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="16" style="1" customWidth="1"/>
     <col min="23" max="26" width="13.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="16" style="1" customWidth="1"/>
     <col min="28" max="29" width="13.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="13.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="13.140625" style="1" customWidth="1"/>
     <col min="32" max="32" width="16" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:32" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -7565,2840 +3467,2456 @@
       <c r="X7" s="89" t="s">
         <v>57</v>
       </c>
       <c r="Y7" s="89" t="s">
         <v>58</v>
       </c>
       <c r="Z7" s="89" t="s">
         <v>59</v>
       </c>
       <c r="AA7" s="80" t="s">
         <v>60</v>
       </c>
       <c r="AB7" s="89" t="s">
         <v>61</v>
       </c>
       <c r="AC7" s="89" t="s">
         <v>62</v>
       </c>
       <c r="AD7" s="89" t="s">
         <v>63</v>
       </c>
       <c r="AE7" s="89" t="s">
         <v>66</v>
       </c>
       <c r="AF7" s="80" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="8" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B8" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="38">
         <v>115540098.47</v>
       </c>
       <c r="D8" s="33">
         <v>111335609</v>
       </c>
       <c r="E8" s="39">
-        <v>110433333.49000001</v>
+        <v>110430739.93634146</v>
       </c>
       <c r="F8" s="61">
         <v>101580069</v>
       </c>
       <c r="G8" s="67">
         <v>118936072.84999999</v>
       </c>
       <c r="H8" s="78">
         <v>127897627.23</v>
       </c>
       <c r="I8" s="78">
         <v>133245502.93999998</v>
       </c>
       <c r="J8" s="78">
         <v>150890046.71904761</v>
       </c>
       <c r="K8" s="78">
         <v>158100207.38</v>
       </c>
       <c r="L8" s="78">
         <v>164785056.58000001</v>
       </c>
       <c r="M8" s="90">
-        <f>'[1]Remittance Activities'!$E$11</f>
         <v>41171086.780000001</v>
       </c>
       <c r="N8" s="90">
-        <f>'[2]Remittance Activities'!$E$11</f>
         <v>45551718.009999998</v>
       </c>
       <c r="O8" s="90">
-        <f>'[3]Remittance Activities'!$E$11</f>
         <v>44978766.028292395</v>
       </c>
       <c r="P8" s="90">
-        <f>'[4]Remittance Activities'!$E$11</f>
         <v>50169943.747558802</v>
       </c>
       <c r="Q8" s="34">
         <f>SUM(M8:P8)</f>
         <v>181871514.56585118</v>
       </c>
       <c r="R8" s="95">
-        <f>'[5]Remittance Activities'!$E$11</f>
         <v>44180881.775608629</v>
       </c>
       <c r="S8" s="95">
-        <f>'[6]Remittance Activities'!$E$11</f>
         <v>46515371.937804289</v>
       </c>
       <c r="T8" s="95">
-        <f>'[7]Remittance Activities'!$E$11</f>
         <v>45607079.783169195</v>
       </c>
       <c r="U8" s="95">
-        <f>'[8]Remittance Activities'!$E$11</f>
         <v>51036312.909754008</v>
       </c>
       <c r="V8" s="34">
         <f>SUM(R8:U8)</f>
         <v>187339646.4063361</v>
       </c>
       <c r="W8" s="95">
-        <f>'[9]Remittance Activities'!$E$11</f>
         <v>48235431.474876642</v>
       </c>
       <c r="X8" s="95">
-        <f>'[10]Remittance Activities'!$E$11</f>
         <v>49146786.272192724</v>
       </c>
       <c r="Y8" s="95">
-        <f>'[11]Remittance Activities'!$E$11</f>
         <v>46933758.015609145</v>
       </c>
       <c r="Z8" s="95">
-        <f>'[12]Remittance Activities'!$E$11</f>
         <v>53115922.273333333</v>
       </c>
       <c r="AA8" s="34">
         <f>SUM(W8:Z8)</f>
         <v>197431898.03601184</v>
       </c>
       <c r="AB8" s="95">
-        <f>'[13]Remittance Activities'!$E$11</f>
         <v>47705558.078377478</v>
       </c>
       <c r="AC8" s="95">
-        <f>'[14]Remittance Activities'!$E$11</f>
         <v>51732647.460000001</v>
       </c>
       <c r="AD8" s="95">
-        <f>'[15]Remittance Activities'!$E$11</f>
         <v>49027405.527619049</v>
       </c>
       <c r="AE8" s="95">
-        <f>'[16]Remittance Activities'!$E$11</f>
         <v>53553092.460000001</v>
       </c>
       <c r="AF8" s="34">
         <f>SUM(AB8:AE8)</f>
         <v>202018703.52599654</v>
       </c>
     </row>
     <row r="9" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B9" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="24">
         <v>11732907.190000001</v>
       </c>
       <c r="D9" s="35">
         <v>11274557</v>
       </c>
       <c r="E9" s="40">
         <v>12503597.74</v>
       </c>
       <c r="F9" s="61">
         <v>12766569</v>
       </c>
       <c r="G9" s="68">
         <v>14164776.24</v>
       </c>
       <c r="H9" s="78">
         <v>15546632.880000001</v>
       </c>
       <c r="I9" s="78">
         <v>17023850.030000001</v>
       </c>
       <c r="J9" s="78">
         <v>18244633.969999999</v>
       </c>
       <c r="K9" s="78">
         <v>17821586.290000003</v>
       </c>
       <c r="L9" s="78">
         <v>20008407.800000001</v>
       </c>
       <c r="M9" s="90">
-        <f>'[1]Remittance Activities'!$F$11</f>
         <v>4857956.9300000006</v>
       </c>
       <c r="N9" s="90">
-        <f>'[2]Remittance Activities'!$F$11</f>
         <v>5519682.7199999997</v>
       </c>
       <c r="O9" s="90">
-        <f>'[3]Remittance Activities'!$F$11</f>
         <v>5448373.7756097391</v>
       </c>
       <c r="P9" s="90">
-        <f>'[4]Remittance Activities'!$F$11</f>
         <v>5639942.5763414418</v>
       </c>
       <c r="Q9" s="34">
         <f t="shared" ref="Q9:Q31" si="0">SUM(M9:P9)</f>
         <v>21465956.00195118</v>
       </c>
       <c r="R9" s="95">
-        <f>'[5]Remittance Activities'!$F$11</f>
         <v>5350019.3351219222</v>
       </c>
       <c r="S9" s="95">
-        <f>'[6]Remittance Activities'!$F$11</f>
         <v>5397845.8178048674</v>
       </c>
       <c r="T9" s="95">
-        <f>'[7]Remittance Activities'!$F$11</f>
         <v>5239346.0678048767</v>
       </c>
       <c r="U9" s="95">
-        <f>'[8]Remittance Activities'!$F$11</f>
         <v>5545879.7260975586</v>
       </c>
       <c r="V9" s="34">
         <f t="shared" ref="V9:V31" si="1">SUM(R9:U9)</f>
         <v>21533090.946829226</v>
       </c>
       <c r="W9" s="95">
-        <f>'[9]Remittance Activities'!$F$11</f>
         <v>5343433.2010336798</v>
       </c>
       <c r="X9" s="95">
-        <f>'[10]Remittance Activities'!$F$11</f>
         <v>5484212.5633565569</v>
       </c>
       <c r="Y9" s="95">
-        <f>'[11]Remittance Activities'!$F$11</f>
         <v>5397356.5716143828</v>
       </c>
       <c r="Z9" s="95">
-        <f>'[12]Remittance Activities'!$F$11</f>
         <v>5660470.543333333</v>
       </c>
       <c r="AA9" s="34">
         <f t="shared" ref="AA9:AA31" si="2">SUM(W9:Z9)</f>
         <v>21885472.879337952</v>
       </c>
       <c r="AB9" s="95">
-        <f>'[13]Remittance Activities'!$F$11</f>
         <v>5166964.8861050103</v>
       </c>
       <c r="AC9" s="95">
-        <f>'[14]Remittance Activities'!$F$11</f>
         <v>5828921.2071428569</v>
       </c>
       <c r="AD9" s="95">
-        <f>'[15]Remittance Activities'!$F$11</f>
         <v>5621685.3399999999</v>
       </c>
       <c r="AE9" s="95">
-        <f>'[16]Remittance Activities'!$F$11</f>
         <v>5697698.1200000001</v>
       </c>
       <c r="AF9" s="34">
         <f t="shared" ref="AF9:AF31" si="3">SUM(AB9:AE9)</f>
         <v>22315269.553247869</v>
       </c>
     </row>
     <row r="10" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B10" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="24">
         <v>21213752.899999999</v>
       </c>
       <c r="D10" s="35">
         <v>21059125</v>
       </c>
       <c r="E10" s="40">
         <v>23703964.190000001</v>
       </c>
       <c r="F10" s="61">
         <v>24411490</v>
       </c>
       <c r="G10" s="68">
         <v>29699446.699999996</v>
       </c>
       <c r="H10" s="78">
         <v>33106843.789999999</v>
       </c>
       <c r="I10" s="78">
         <v>39238698.510000005</v>
       </c>
       <c r="J10" s="78">
         <v>45291948.886190474</v>
       </c>
       <c r="K10" s="78">
         <v>42245836.850000001</v>
       </c>
       <c r="L10" s="78">
         <v>45393840.780000001</v>
       </c>
       <c r="M10" s="90">
-        <f>'[1]Remittance Activities'!$G$11</f>
         <v>11745989.130000001</v>
       </c>
       <c r="N10" s="90">
-        <f>'[2]Remittance Activities'!$G$11</f>
         <v>12466225.150000002</v>
       </c>
       <c r="O10" s="90">
-        <f>'[3]Remittance Activities'!$G$11</f>
         <v>13015076.744878063</v>
       </c>
       <c r="P10" s="90">
-        <f>'[4]Remittance Activities'!$G$11</f>
         <v>13115506.423414644</v>
       </c>
       <c r="Q10" s="34">
         <f t="shared" si="0"/>
         <v>50342797.448292702</v>
       </c>
       <c r="R10" s="95">
-        <f>'[5]Remittance Activities'!$G$11</f>
         <v>13150020.759756086</v>
       </c>
       <c r="S10" s="95">
-        <f>'[6]Remittance Activities'!$G$11</f>
         <v>12914679.968048783</v>
       </c>
       <c r="T10" s="95">
-        <f>'[7]Remittance Activities'!$G$11</f>
         <v>12234584.302439028</v>
       </c>
       <c r="U10" s="95">
-        <f>'[8]Remittance Activities'!$G$11</f>
         <v>12432786.677560978</v>
       </c>
       <c r="V10" s="34">
         <f t="shared" si="1"/>
         <v>50732071.707804874</v>
       </c>
       <c r="W10" s="95">
-        <f>'[9]Remittance Activities'!$G$11</f>
         <v>11854998.460127762</v>
       </c>
       <c r="X10" s="95">
-        <f>'[10]Remittance Activities'!$G$11</f>
         <v>11845516.851161443</v>
       </c>
       <c r="Y10" s="95">
-        <f>'[11]Remittance Activities'!$G$11</f>
         <v>11169651.970882701</v>
       </c>
       <c r="Z10" s="95">
-        <f>'[12]Remittance Activities'!$G$11</f>
         <v>11941541.981904762</v>
       </c>
       <c r="AA10" s="34">
         <f t="shared" si="2"/>
         <v>46811709.264076665</v>
       </c>
       <c r="AB10" s="95">
-        <f>'[13]Remittance Activities'!$G$11</f>
         <v>10062572.737772113</v>
       </c>
       <c r="AC10" s="95">
-        <f>'[14]Remittance Activities'!$G$11</f>
         <v>12055584.959047619</v>
       </c>
       <c r="AD10" s="95">
-        <f>'[15]Remittance Activities'!$G$11</f>
         <v>11862659.391904762</v>
       </c>
       <c r="AE10" s="95">
-        <f>'[16]Remittance Activities'!$G$11</f>
         <v>12468319.050000001</v>
       </c>
       <c r="AF10" s="34">
         <f t="shared" si="3"/>
         <v>46449136.138724491</v>
       </c>
     </row>
     <row r="11" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B11" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="24">
         <v>2912093.7199999997</v>
       </c>
       <c r="D11" s="35">
         <v>3059811</v>
       </c>
       <c r="E11" s="40">
         <v>3411920.44</v>
       </c>
       <c r="F11" s="61">
         <v>2950035</v>
       </c>
       <c r="G11" s="68">
         <v>3948921.82</v>
       </c>
       <c r="H11" s="78">
         <v>4765757.87</v>
       </c>
       <c r="I11" s="78">
         <v>5073510.2</v>
       </c>
       <c r="J11" s="78">
         <v>5339439.0219047619</v>
       </c>
       <c r="K11" s="78">
         <v>4695981.54</v>
       </c>
       <c r="L11" s="78">
         <v>5438686.1299999999</v>
       </c>
       <c r="M11" s="90">
-        <f>'[1]Remittance Activities'!$H$11</f>
         <v>1462971.08</v>
       </c>
       <c r="N11" s="90">
-        <f>'[2]Remittance Activities'!$H$11</f>
         <v>1561722.6500000004</v>
       </c>
       <c r="O11" s="90">
-        <f>'[3]Remittance Activities'!$H$11</f>
         <v>1490111.7839024391</v>
       </c>
       <c r="P11" s="90">
-        <f>'[4]Remittance Activities'!$H$11</f>
         <v>1643727.6948780487</v>
       </c>
       <c r="Q11" s="34">
         <f t="shared" si="0"/>
         <v>6158533.208780488</v>
       </c>
       <c r="R11" s="95">
-        <f>'[5]Remittance Activities'!$H$11</f>
         <v>1576989.2675609756</v>
       </c>
       <c r="S11" s="95">
-        <f>'[6]Remittance Activities'!$H$11</f>
         <v>1625715.5704878047</v>
       </c>
       <c r="T11" s="95">
-        <f>'[7]Remittance Activities'!$H$11</f>
         <v>1545498.7263414634</v>
       </c>
       <c r="U11" s="95">
-        <f>'[8]Remittance Activities'!$H$11</f>
         <v>1709015.2875609756</v>
       </c>
       <c r="V11" s="34">
         <f t="shared" si="1"/>
         <v>6457218.8519512191</v>
       </c>
       <c r="W11" s="95">
-        <f>'[9]Remittance Activities'!$H$11</f>
         <v>1695314.69</v>
       </c>
       <c r="X11" s="95">
-        <f>'[10]Remittance Activities'!$H$11</f>
         <v>1966617.9188501742</v>
       </c>
       <c r="Y11" s="95">
-        <f>'[11]Remittance Activities'!$H$11</f>
         <v>1858049.137049942</v>
       </c>
       <c r="Z11" s="95">
-        <f>'[12]Remittance Activities'!$H$11</f>
         <v>2003347.5128571428</v>
       </c>
       <c r="AA11" s="34">
         <f t="shared" si="2"/>
         <v>7523329.2587572588</v>
       </c>
       <c r="AB11" s="95">
-        <f>'[13]Remittance Activities'!$H$11</f>
         <v>1752619.5548014953</v>
       </c>
       <c r="AC11" s="95">
-        <f>'[14]Remittance Activities'!$H$11</f>
         <v>2077816.2414285713</v>
       </c>
       <c r="AD11" s="95">
-        <f>'[15]Remittance Activities'!$H$11</f>
         <v>2202160.7057142858</v>
       </c>
       <c r="AE11" s="95">
-        <f>'[16]Remittance Activities'!$H$11</f>
         <v>2405387.85</v>
       </c>
       <c r="AF11" s="34">
         <f t="shared" si="3"/>
         <v>8437984.3519443516</v>
       </c>
     </row>
     <row r="12" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B12" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="24">
         <v>2974567.97</v>
       </c>
       <c r="D12" s="35">
         <v>2963679</v>
       </c>
       <c r="E12" s="40">
         <v>2721282.61</v>
       </c>
       <c r="F12" s="61">
         <v>3488355</v>
       </c>
       <c r="G12" s="68">
         <v>3668711.15</v>
       </c>
       <c r="H12" s="78">
         <v>3856753.13</v>
       </c>
       <c r="I12" s="78">
         <v>4387214.8600000003</v>
       </c>
       <c r="J12" s="78">
         <v>5337762.9957142854</v>
       </c>
       <c r="K12" s="78">
         <v>6022496.2300000004</v>
       </c>
       <c r="L12" s="78">
         <v>6431439.6100000003</v>
       </c>
       <c r="M12" s="90">
-        <f>'[1]Remittance Activities'!$I$11</f>
         <v>1749933.3199999998</v>
       </c>
       <c r="N12" s="90">
-        <f>'[2]Remittance Activities'!$I$11</f>
         <v>1948343.96</v>
       </c>
       <c r="O12" s="90">
-        <f>'[3]Remittance Activities'!$I$11</f>
         <v>1941916.3151219562</v>
       </c>
       <c r="P12" s="90">
-        <f>'[4]Remittance Activities'!$I$11</f>
         <v>2032665.8407317121</v>
       </c>
       <c r="Q12" s="34">
         <f t="shared" si="0"/>
         <v>7672859.4358536676</v>
       </c>
       <c r="R12" s="95">
-        <f>'[5]Remittance Activities'!$I$11</f>
         <v>2195926.128536589</v>
       </c>
       <c r="S12" s="95">
-        <f>'[6]Remittance Activities'!$I$11</f>
         <v>2074405.3653658568</v>
       </c>
       <c r="T12" s="95">
-        <f>'[7]Remittance Activities'!$I$11</f>
         <v>2030677.1114634152</v>
       </c>
       <c r="U12" s="95">
-        <f>'[8]Remittance Activities'!$I$11</f>
         <v>2169701.2468292699</v>
       </c>
       <c r="V12" s="34">
         <f t="shared" si="1"/>
         <v>8470709.8521951307</v>
       </c>
       <c r="W12" s="95">
-        <f>'[9]Remittance Activities'!$I$11</f>
         <v>2328635.0748780491</v>
       </c>
       <c r="X12" s="95">
-        <f>'[10]Remittance Activities'!$I$11</f>
         <v>2449011.1358536589</v>
       </c>
       <c r="Y12" s="95">
-        <f>'[11]Remittance Activities'!$I$11</f>
         <v>2041158.1968292678</v>
       </c>
       <c r="Z12" s="95">
-        <f>'[12]Remittance Activities'!$I$11</f>
         <v>2158983.9899999998</v>
       </c>
       <c r="AA12" s="34">
         <f t="shared" si="2"/>
         <v>8977788.3975609746</v>
       </c>
       <c r="AB12" s="95">
-        <f>'[13]Remittance Activities'!$I$11</f>
         <v>2157758.3111574966</v>
       </c>
       <c r="AC12" s="95">
-        <f>'[14]Remittance Activities'!$I$11</f>
         <v>2410908.5442857142</v>
       </c>
       <c r="AD12" s="95">
-        <f>'[15]Remittance Activities'!$I$11</f>
         <v>2186663.33</v>
       </c>
       <c r="AE12" s="95">
-        <f>'[16]Remittance Activities'!$I$11</f>
         <v>2444760.71</v>
       </c>
       <c r="AF12" s="34">
         <f t="shared" si="3"/>
         <v>9200090.8954432122</v>
       </c>
     </row>
     <row r="13" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B13" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="24">
         <v>3164000.56</v>
       </c>
       <c r="D13" s="35">
         <v>2810097</v>
       </c>
       <c r="E13" s="40">
         <v>2285949.92</v>
       </c>
       <c r="F13" s="61">
         <v>2168136</v>
       </c>
       <c r="G13" s="68">
         <v>2499760.41</v>
       </c>
       <c r="H13" s="78">
         <v>2816613.2199999997</v>
       </c>
       <c r="I13" s="78">
         <v>3028379.38</v>
       </c>
       <c r="J13" s="78">
         <v>3122692.1342857145</v>
       </c>
       <c r="K13" s="78">
         <v>3101179.6700000004</v>
       </c>
       <c r="L13" s="78">
         <v>2896820.21</v>
       </c>
       <c r="M13" s="90">
-        <f>'[1]Remittance Activities'!$J$11</f>
         <v>712937.46000000008</v>
       </c>
       <c r="N13" s="90">
-        <f>'[2]Remittance Activities'!$J$11</f>
         <v>721989.14</v>
       </c>
       <c r="O13" s="90">
-        <f>'[3]Remittance Activities'!$J$11</f>
         <v>793048.56585365895</v>
       </c>
       <c r="P13" s="90">
-        <f>'[4]Remittance Activities'!$J$11</f>
         <v>819075.09292682901</v>
       </c>
       <c r="Q13" s="34">
         <f t="shared" si="0"/>
         <v>3047050.2587804883</v>
       </c>
       <c r="R13" s="95">
-        <f>'[5]Remittance Activities'!$J$11</f>
         <v>734156.73487804877</v>
       </c>
       <c r="S13" s="95">
-        <f>'[6]Remittance Activities'!$J$11</f>
         <v>744801.03390243906</v>
       </c>
       <c r="T13" s="95">
-        <f>'[7]Remittance Activities'!$J$11</f>
         <v>805741.15024390235</v>
       </c>
       <c r="U13" s="95">
-        <f>'[8]Remittance Activities'!$J$11</f>
         <v>806817.54804878042</v>
       </c>
       <c r="V13" s="34">
         <f t="shared" si="1"/>
         <v>3091516.4670731705</v>
       </c>
       <c r="W13" s="95">
-        <f>'[9]Remittance Activities'!$J$11</f>
         <v>730987.88579558651</v>
       </c>
       <c r="X13" s="95">
-        <f>'[10]Remittance Activities'!$J$11</f>
         <v>754974.5581068527</v>
       </c>
       <c r="Y13" s="95">
-        <f>'[11]Remittance Activities'!$J$11</f>
         <v>738522.74730545864</v>
       </c>
       <c r="Z13" s="95">
-        <f>'[12]Remittance Activities'!$J$11</f>
         <v>879728.7228571428</v>
       </c>
       <c r="AA13" s="34">
         <f t="shared" si="2"/>
         <v>3104213.9140650406</v>
       </c>
       <c r="AB13" s="95">
-        <f>'[13]Remittance Activities'!$J$11</f>
         <v>721934.21705171093</v>
       </c>
       <c r="AC13" s="95">
-        <f>'[14]Remittance Activities'!$J$11</f>
         <v>849427.5085714286</v>
       </c>
       <c r="AD13" s="95">
-        <f>'[15]Remittance Activities'!$J$11</f>
         <v>772416.85761904763</v>
       </c>
       <c r="AE13" s="95">
-        <f>'[16]Remittance Activities'!$J$11</f>
         <v>876663.66</v>
       </c>
       <c r="AF13" s="34">
         <f t="shared" si="3"/>
         <v>3220442.2432421874</v>
       </c>
     </row>
     <row r="14" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B14" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="24">
         <v>1466033.0799999998</v>
       </c>
       <c r="D14" s="35">
         <v>1306066</v>
       </c>
       <c r="E14" s="40">
         <v>1347637.0099999998</v>
       </c>
       <c r="F14" s="61">
         <v>1205419</v>
       </c>
       <c r="G14" s="68">
         <v>1234747.83</v>
       </c>
       <c r="H14" s="78">
         <v>1123569.74</v>
       </c>
       <c r="I14" s="78">
         <v>1231902.47</v>
       </c>
       <c r="J14" s="78">
         <v>1391308.5361904763</v>
       </c>
       <c r="K14" s="78">
         <v>2014986.5199999998</v>
       </c>
       <c r="L14" s="78">
         <v>1936353.72</v>
       </c>
       <c r="M14" s="90">
-        <f>'[1]Remittance Activities'!$K$11</f>
         <v>527185.05000000005</v>
       </c>
       <c r="N14" s="90">
-        <f>'[2]Remittance Activities'!$K$11</f>
         <v>526287.66999999993</v>
       </c>
       <c r="O14" s="90">
-        <f>'[3]Remittance Activities'!$K$11</f>
         <v>437687.70634146326</v>
       </c>
       <c r="P14" s="90">
-        <f>'[4]Remittance Activities'!$K$11</f>
         <v>506928.35536585381</v>
       </c>
       <c r="Q14" s="34">
         <f t="shared" si="0"/>
         <v>1998088.7817073171</v>
       </c>
       <c r="R14" s="95">
-        <f>'[5]Remittance Activities'!$K$11</f>
         <v>462859.37829268299</v>
       </c>
       <c r="S14" s="95">
-        <f>'[6]Remittance Activities'!$K$11</f>
         <v>514455.97000000003</v>
       </c>
       <c r="T14" s="95">
-        <f>'[7]Remittance Activities'!$K$11</f>
         <v>483536.43268292688</v>
       </c>
       <c r="U14" s="95">
-        <f>'[8]Remittance Activities'!$K$11</f>
         <v>520614.04146341461</v>
       </c>
       <c r="V14" s="34">
         <f t="shared" si="1"/>
         <v>1981465.8224390247</v>
       </c>
       <c r="W14" s="95">
-        <f>'[9]Remittance Activities'!$K$11</f>
         <v>464080.31025551679</v>
       </c>
       <c r="X14" s="95">
-        <f>'[10]Remittance Activities'!$K$11</f>
         <v>452523.78703832754</v>
       </c>
       <c r="Y14" s="95">
-        <f>'[11]Remittance Activities'!$K$11</f>
         <v>414359.4602439024</v>
       </c>
       <c r="Z14" s="95">
-        <f>'[12]Remittance Activities'!$K$11</f>
         <v>477966.75190476188</v>
       </c>
       <c r="AA14" s="34">
         <f t="shared" si="2"/>
         <v>1808930.3094425085</v>
       </c>
       <c r="AB14" s="95">
-        <f>'[13]Remittance Activities'!$K$11</f>
         <v>392034.71345935552</v>
       </c>
       <c r="AC14" s="95">
-        <f>'[14]Remittance Activities'!$K$11</f>
         <v>422162.8833333333</v>
       </c>
       <c r="AD14" s="95">
-        <f>'[15]Remittance Activities'!$K$11</f>
         <v>361437.05761904764</v>
       </c>
       <c r="AE14" s="95">
-        <f>'[16]Remittance Activities'!$K$11</f>
         <v>389232.67</v>
       </c>
       <c r="AF14" s="34">
         <f t="shared" si="3"/>
         <v>1564867.3244117363</v>
       </c>
     </row>
     <row r="15" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B15" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="24">
         <v>403418.61</v>
       </c>
       <c r="D15" s="35">
         <v>337061</v>
       </c>
       <c r="E15" s="40">
         <v>409522.26</v>
       </c>
       <c r="F15" s="61">
         <v>360343</v>
       </c>
       <c r="G15" s="68">
         <v>343443.55</v>
       </c>
       <c r="H15" s="78">
         <v>421494.29</v>
       </c>
       <c r="I15" s="78">
         <v>298027.13</v>
       </c>
       <c r="J15" s="78">
         <v>260130.6166666667</v>
       </c>
       <c r="K15" s="78">
         <v>337867.5</v>
       </c>
       <c r="L15" s="78">
         <v>383713.58999999997</v>
       </c>
       <c r="M15" s="90">
-        <f>'[1]Remittance Activities'!$L$11</f>
         <v>87444.62</v>
       </c>
       <c r="N15" s="90">
-        <f>'[2]Remittance Activities'!$L$11</f>
         <v>109767.14</v>
       </c>
       <c r="O15" s="90">
-        <f>'[3]Remittance Activities'!$L$11</f>
         <v>83652.35804878053</v>
       </c>
       <c r="P15" s="90">
-        <f>'[4]Remittance Activities'!$L$11</f>
         <v>110145.35414634139</v>
       </c>
       <c r="Q15" s="34">
         <f t="shared" si="0"/>
         <v>391009.47219512193</v>
       </c>
       <c r="R15" s="95">
-        <f>'[5]Remittance Activities'!$L$11</f>
         <v>102382.64292682927</v>
       </c>
       <c r="S15" s="95">
-        <f>'[6]Remittance Activities'!$L$11</f>
         <v>110057.81195121951</v>
       </c>
       <c r="T15" s="95">
-        <f>'[7]Remittance Activities'!$L$11</f>
         <v>98131.926585365858</v>
       </c>
       <c r="U15" s="95">
-        <f>'[8]Remittance Activities'!$L$11</f>
         <v>128123.96097560978</v>
       </c>
       <c r="V15" s="34">
         <f t="shared" si="1"/>
         <v>438696.34243902442</v>
       </c>
       <c r="W15" s="95">
-        <f>'[9]Remittance Activities'!$L$11</f>
         <v>107721.9943902439</v>
       </c>
       <c r="X15" s="95">
-        <f>'[10]Remittance Activities'!$L$11</f>
         <v>102723.47536585372</v>
       </c>
       <c r="Y15" s="95">
-        <f>'[11]Remittance Activities'!$L$11</f>
         <v>177435.65484320553</v>
       </c>
       <c r="Z15" s="95">
-        <f>'[12]Remittance Activities'!$L$11</f>
         <v>143676.14238095237</v>
       </c>
       <c r="AA15" s="34">
         <f t="shared" si="2"/>
         <v>531557.26698025549</v>
       </c>
       <c r="AB15" s="95">
-        <f>'[13]Remittance Activities'!$L$11</f>
         <v>144200.12109628922</v>
       </c>
       <c r="AC15" s="95">
-        <f>'[14]Remittance Activities'!$L$11</f>
         <v>160123.67142857143</v>
       </c>
       <c r="AD15" s="95">
-        <f>'[15]Remittance Activities'!$L$11</f>
         <v>122073.84857142856</v>
       </c>
       <c r="AE15" s="95">
-        <f>'[16]Remittance Activities'!$L$11</f>
         <v>143862.26999999999</v>
       </c>
       <c r="AF15" s="34">
         <f t="shared" si="3"/>
         <v>570259.91109628917</v>
       </c>
     </row>
     <row r="16" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B16" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="24">
         <v>739411.04</v>
       </c>
       <c r="D16" s="35">
         <v>667954</v>
       </c>
       <c r="E16" s="40">
         <v>844199.04</v>
       </c>
       <c r="F16" s="61">
         <v>781922</v>
       </c>
       <c r="G16" s="68">
         <v>833414.41</v>
       </c>
       <c r="H16" s="78">
         <v>1085117.79</v>
       </c>
       <c r="I16" s="78">
         <v>1657221.68</v>
       </c>
       <c r="J16" s="78">
         <v>2162971.2876190478</v>
       </c>
       <c r="K16" s="78">
         <v>1630529.1</v>
       </c>
       <c r="L16" s="78">
         <v>1505722.44</v>
       </c>
       <c r="M16" s="90">
-        <f>'[1]Remittance Activities'!$E$17</f>
         <v>412784.18</v>
       </c>
       <c r="N16" s="90">
-        <f>'[2]Remittance Activities'!$E$17</f>
         <v>470616.12</v>
       </c>
       <c r="O16" s="90">
-        <f>'[3]Remittance Activities'!$E$17</f>
         <v>425789.22292682948</v>
       </c>
       <c r="P16" s="90">
-        <f>'[4]Remittance Activities'!$E$17</f>
         <v>419157.45829268312</v>
       </c>
       <c r="Q16" s="34">
         <f t="shared" si="0"/>
         <v>1728346.9812195126</v>
       </c>
       <c r="R16" s="95">
-        <f>'[5]Remittance Activities'!$E$17</f>
         <v>405663.79975609801</v>
       </c>
       <c r="S16" s="95">
-        <f>'[6]Remittance Activities'!$E$17</f>
         <v>341570.50121951249</v>
       </c>
       <c r="T16" s="95">
-        <f>'[7]Remittance Activities'!$E$17</f>
         <v>250002.43414634143</v>
       </c>
       <c r="U16" s="95">
-        <f>'[8]Remittance Activities'!$E$17</f>
         <v>264322.24170731701</v>
       </c>
       <c r="V16" s="34">
         <f t="shared" si="1"/>
         <v>1261558.976829269</v>
       </c>
       <c r="W16" s="95">
-        <f>'[9]Remittance Activities'!$E$17</f>
         <v>251374.83763066196</v>
       </c>
       <c r="X16" s="95">
-        <f>'[10]Remittance Activities'!$E$17</f>
         <v>206890.75221835074</v>
       </c>
       <c r="Y16" s="95">
-        <f>'[11]Remittance Activities'!$E$17</f>
         <v>175066.6416144018</v>
       </c>
       <c r="Z16" s="95">
-        <f>'[12]Remittance Activities'!$E$17</f>
         <v>209720.12809523812</v>
       </c>
       <c r="AA16" s="34">
         <f t="shared" si="2"/>
         <v>843052.35955865262</v>
       </c>
       <c r="AB16" s="95">
-        <f>'[13]Remittance Activities'!$E$17</f>
         <v>143294.3648864213</v>
       </c>
       <c r="AC16" s="95">
-        <f>'[14]Remittance Activities'!$E$17</f>
         <v>182230.97095238094</v>
       </c>
       <c r="AD16" s="95">
-        <f>'[15]Remittance Activities'!$E$17</f>
         <v>185687.49047619046</v>
       </c>
       <c r="AE16" s="95">
-        <f>'[16]Remittance Activities'!$E$17</f>
         <v>158950.12</v>
       </c>
       <c r="AF16" s="34">
         <f t="shared" si="3"/>
         <v>670162.94631499273</v>
       </c>
     </row>
     <row r="17" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B17" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="24">
         <v>686082.54</v>
       </c>
       <c r="D17" s="35">
         <v>691647</v>
       </c>
       <c r="E17" s="40">
         <v>885329.29</v>
       </c>
       <c r="F17" s="61">
         <v>817952</v>
       </c>
       <c r="G17" s="68">
         <v>884970.52</v>
       </c>
       <c r="H17" s="78">
         <v>1087196.68</v>
       </c>
       <c r="I17" s="78">
         <v>1081768.06</v>
       </c>
       <c r="J17" s="78">
         <v>1057983.4909523809</v>
       </c>
       <c r="K17" s="78">
         <v>850862.51</v>
       </c>
       <c r="L17" s="78">
         <v>965674.33000000007</v>
       </c>
       <c r="M17" s="90">
-        <f>'[1]Remittance Activities'!$F$17</f>
         <v>220390.46000000002</v>
       </c>
       <c r="N17" s="90">
-        <f>'[2]Remittance Activities'!$F$17</f>
         <v>286818.84999999998</v>
       </c>
       <c r="O17" s="90">
-        <f>'[3]Remittance Activities'!$F$17</f>
         <v>255373.02195121947</v>
       </c>
       <c r="P17" s="90">
-        <f>'[4]Remittance Activities'!$F$17</f>
         <v>241357.81195121957</v>
       </c>
       <c r="Q17" s="34">
         <f t="shared" si="0"/>
         <v>1003940.143902439</v>
       </c>
       <c r="R17" s="95">
-        <f>'[5]Remittance Activities'!$F$17</f>
         <v>260024.74512195121</v>
       </c>
       <c r="S17" s="95">
-        <f>'[6]Remittance Activities'!$F$17</f>
         <v>265070.64024390245</v>
       </c>
       <c r="T17" s="95">
-        <f>'[7]Remittance Activities'!$F$17</f>
         <v>256516.48585365849</v>
       </c>
       <c r="U17" s="95">
-        <f>'[8]Remittance Activities'!$F$17</f>
         <v>274433.51243902434</v>
       </c>
       <c r="V17" s="34">
         <f t="shared" si="1"/>
         <v>1056045.3836585365</v>
       </c>
       <c r="W17" s="95">
-        <f>'[9]Remittance Activities'!$F$17</f>
         <v>261274.35190476183</v>
       </c>
       <c r="X17" s="95">
-        <f>'[10]Remittance Activities'!$F$17</f>
         <v>246157.51161440182</v>
       </c>
       <c r="Y17" s="95">
-        <f>'[11]Remittance Activities'!$F$17</f>
         <v>221430.25401858299</v>
       </c>
       <c r="Z17" s="95">
-        <f>'[12]Remittance Activities'!$F$17</f>
         <v>277500.45095238095</v>
       </c>
       <c r="AA17" s="34">
         <f t="shared" si="2"/>
         <v>1006362.5684901276</v>
       </c>
       <c r="AB17" s="95">
-        <f>'[13]Remittance Activities'!$F$17</f>
         <v>192601.33273710383</v>
       </c>
       <c r="AC17" s="95">
-        <f>'[14]Remittance Activities'!$F$17</f>
         <v>258016.16666666666</v>
       </c>
       <c r="AD17" s="95">
-        <f>'[15]Remittance Activities'!$F$17</f>
         <v>323204.34619047621</v>
       </c>
       <c r="AE17" s="95">
-        <f>'[16]Remittance Activities'!$F$17</f>
         <v>302212.29000000004</v>
       </c>
       <c r="AF17" s="34">
         <f t="shared" si="3"/>
         <v>1076034.1355942467</v>
       </c>
     </row>
     <row r="18" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B18" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="24">
         <v>8611740.0600000005</v>
       </c>
       <c r="D18" s="35">
         <v>8963575</v>
       </c>
       <c r="E18" s="40">
         <v>12267595.32</v>
       </c>
       <c r="F18" s="61">
         <v>9116535</v>
       </c>
       <c r="G18" s="68">
         <v>11086480.380000001</v>
       </c>
       <c r="H18" s="78">
         <v>11830114.439999999</v>
       </c>
       <c r="I18" s="78">
         <v>12135326.68</v>
       </c>
       <c r="J18" s="78">
         <v>12983405.535714285</v>
       </c>
       <c r="K18" s="78">
         <v>10971891.550000001</v>
       </c>
       <c r="L18" s="78">
         <v>12273108.880000001</v>
       </c>
       <c r="M18" s="90">
-        <f>'[1]Remittance Activities'!$G$17</f>
         <v>2824231.95</v>
       </c>
       <c r="N18" s="90">
-        <f>'[2]Remittance Activities'!$G$17</f>
         <v>3175798.57</v>
       </c>
       <c r="O18" s="90">
-        <f>'[3]Remittance Activities'!$G$17</f>
         <v>3366563.9595121955</v>
       </c>
       <c r="P18" s="90">
-        <f>'[4]Remittance Activities'!$G$17</f>
         <v>3498429.5009756107</v>
       </c>
       <c r="Q18" s="34">
         <f t="shared" si="0"/>
         <v>12865023.980487807</v>
       </c>
       <c r="R18" s="95">
-        <f>'[5]Remittance Activities'!$G$17</f>
         <v>3095382.0317073176</v>
       </c>
       <c r="S18" s="95">
-        <f>'[6]Remittance Activities'!$G$17</f>
         <v>3210923.7531707324</v>
       </c>
       <c r="T18" s="95">
-        <f>'[7]Remittance Activities'!$G$17</f>
         <v>3413012.6109756101</v>
       </c>
       <c r="U18" s="95">
-        <f>'[8]Remittance Activities'!$G$17</f>
         <v>3645807.7895121952</v>
       </c>
       <c r="V18" s="34">
         <f t="shared" si="1"/>
         <v>13365126.185365856</v>
       </c>
       <c r="W18" s="95">
-        <f>'[9]Remittance Activities'!$G$17</f>
         <v>3258850.6348780496</v>
       </c>
       <c r="X18" s="95">
-        <f>'[10]Remittance Activities'!$G$17</f>
         <v>3326879.3892685366</v>
       </c>
       <c r="Y18" s="95">
-        <f>'[11]Remittance Activities'!$G$17</f>
         <v>3492867.0046341461</v>
       </c>
       <c r="Z18" s="95">
-        <f>'[12]Remittance Activities'!$G$17</f>
         <v>3782631.9000000004</v>
       </c>
       <c r="AA18" s="34">
         <f t="shared" si="2"/>
         <v>13861228.928780733</v>
       </c>
       <c r="AB18" s="95">
-        <f>'[13]Remittance Activities'!$G$17</f>
         <v>2872745.1728851465</v>
       </c>
       <c r="AC18" s="95">
-        <f>'[14]Remittance Activities'!$G$17</f>
         <v>3390696.17</v>
       </c>
       <c r="AD18" s="95">
-        <f>'[15]Remittance Activities'!$G$17</f>
         <v>3334653.81</v>
       </c>
       <c r="AE18" s="95">
-        <f>'[16]Remittance Activities'!$G$17</f>
         <v>3502702.2</v>
       </c>
       <c r="AF18" s="34">
         <f t="shared" si="3"/>
         <v>13100797.352885146</v>
       </c>
     </row>
     <row r="19" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B19" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="35">
         <v>781327</v>
       </c>
       <c r="E19" s="40">
         <v>1001198.12</v>
       </c>
       <c r="F19" s="61">
         <v>898383</v>
       </c>
       <c r="G19" s="68">
         <v>1323991.73</v>
       </c>
       <c r="H19" s="78">
         <v>1439527.3399999999</v>
       </c>
       <c r="I19" s="78">
         <v>1464097.02</v>
       </c>
       <c r="J19" s="78">
         <v>1598069.4252380952</v>
       </c>
       <c r="K19" s="78">
         <v>1351114.4300000002</v>
       </c>
       <c r="L19" s="78">
         <v>1513734.73</v>
       </c>
       <c r="M19" s="90">
-        <f>'[1]Remittance Activities'!$H$17</f>
         <v>396848.09</v>
       </c>
       <c r="N19" s="90">
-        <f>'[2]Remittance Activities'!$H$17</f>
         <v>427601.9</v>
       </c>
       <c r="O19" s="90">
-        <f>'[3]Remittance Activities'!$H$17</f>
         <v>427181.16341463418</v>
       </c>
       <c r="P19" s="90">
-        <f>'[4]Remittance Activities'!$H$17</f>
         <v>473720.75853658537</v>
       </c>
       <c r="Q19" s="34">
         <f t="shared" si="0"/>
         <v>1725351.9119512194</v>
       </c>
       <c r="R19" s="95">
-        <f>'[5]Remittance Activities'!$H$17</f>
         <v>400834.15268292691</v>
       </c>
       <c r="S19" s="95">
-        <f>'[6]Remittance Activities'!$H$17</f>
         <v>383906.61999999988</v>
       </c>
       <c r="T19" s="95">
-        <f>'[7]Remittance Activities'!$H$17</f>
         <v>438785.89536585362</v>
       </c>
       <c r="U19" s="95">
-        <f>'[8]Remittance Activities'!$H$17</f>
         <v>533298.88780487794</v>
       </c>
       <c r="V19" s="34">
         <f t="shared" si="1"/>
         <v>1756825.5558536584</v>
       </c>
       <c r="W19" s="95">
-        <f>'[9]Remittance Activities'!$H$17</f>
         <v>524091.93558652722</v>
       </c>
       <c r="X19" s="95">
-        <f>'[10]Remittance Activities'!$H$17</f>
         <v>514735.46362369345</v>
       </c>
       <c r="Y19" s="95">
-        <f>'[11]Remittance Activities'!$H$17</f>
         <v>530307.41947735194</v>
       </c>
       <c r="Z19" s="95">
-        <f>'[12]Remittance Activities'!$H$17</f>
         <v>599879.34904761903</v>
       </c>
       <c r="AA19" s="34">
         <f t="shared" si="2"/>
         <v>2169014.1677351915</v>
       </c>
       <c r="AB19" s="95">
-        <f>'[13]Remittance Activities'!$H$17</f>
         <v>475374.81266137504</v>
       </c>
       <c r="AC19" s="95">
-        <f>'[14]Remittance Activities'!$H$17</f>
         <v>505853.27047619049</v>
       </c>
       <c r="AD19" s="95">
-        <f>'[15]Remittance Activities'!$H$17</f>
         <v>492109.25095238094</v>
       </c>
       <c r="AE19" s="95">
-        <f>'[16]Remittance Activities'!$H$17</f>
         <v>483757.01</v>
       </c>
       <c r="AF19" s="34">
         <f t="shared" si="3"/>
         <v>1957094.3440899465</v>
       </c>
     </row>
     <row r="20" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B20" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="35">
         <v>764645</v>
       </c>
       <c r="E20" s="40">
         <v>605744.21</v>
       </c>
       <c r="F20" s="61">
         <v>439428</v>
       </c>
       <c r="G20" s="68">
         <v>767536.53</v>
       </c>
       <c r="H20" s="78">
         <v>914915.65</v>
       </c>
       <c r="I20" s="78">
         <v>1042753.8799999999</v>
       </c>
       <c r="J20" s="78">
         <v>1175835.5385714285</v>
       </c>
       <c r="K20" s="78">
         <v>1110607.17</v>
       </c>
       <c r="L20" s="78">
         <v>939530.34</v>
       </c>
       <c r="M20" s="90">
-        <f>'[1]Remittance Activities'!$I$17</f>
         <v>217313.08999999997</v>
       </c>
       <c r="N20" s="90">
-        <f>'[2]Remittance Activities'!$I$17</f>
         <v>242454.28000000003</v>
       </c>
       <c r="O20" s="90">
-        <f>'[3]Remittance Activities'!$I$17</f>
         <v>240986.49634146341</v>
       </c>
       <c r="P20" s="90">
-        <f>'[4]Remittance Activities'!$I$17</f>
         <v>275128.0202439024</v>
       </c>
       <c r="Q20" s="34">
         <f t="shared" si="0"/>
         <v>975881.88658536575</v>
       </c>
       <c r="R20" s="95">
-        <f>'[5]Remittance Activities'!$I$17</f>
         <v>257967.83512195121</v>
       </c>
       <c r="S20" s="95">
-        <f>'[6]Remittance Activities'!$I$17</f>
         <v>253971.32878048794</v>
       </c>
       <c r="T20" s="95">
-        <f>'[7]Remittance Activities'!$I$17</f>
         <v>255798.31341463412</v>
       </c>
       <c r="U20" s="95">
-        <f>'[8]Remittance Activities'!$I$17</f>
         <v>237331.98097560968</v>
       </c>
       <c r="V20" s="34">
         <f t="shared" si="1"/>
         <v>1005069.4582926829</v>
       </c>
       <c r="W20" s="95">
-        <f>'[9]Remittance Activities'!$I$17</f>
         <v>265129.02804878046</v>
       </c>
       <c r="X20" s="95">
-        <f>'[10]Remittance Activities'!$I$17</f>
         <v>283604.99097560981</v>
       </c>
       <c r="Y20" s="95">
-        <f>'[11]Remittance Activities'!$I$17</f>
         <v>264348.15560975601</v>
       </c>
       <c r="Z20" s="95">
-        <f>'[12]Remittance Activities'!$I$17</f>
         <v>237183.84</v>
       </c>
       <c r="AA20" s="34">
         <f t="shared" si="2"/>
         <v>1050266.0146341464</v>
       </c>
       <c r="AB20" s="95">
-        <f>'[13]Remittance Activities'!$I$17</f>
         <v>233346.62629260251</v>
       </c>
       <c r="AC20" s="95">
-        <f>'[14]Remittance Activities'!$I$17</f>
         <v>266531.91000000003</v>
       </c>
       <c r="AD20" s="95">
-        <f>'[15]Remittance Activities'!$I$17</f>
         <v>232124.44</v>
       </c>
       <c r="AE20" s="95">
-        <f>'[16]Remittance Activities'!$I$17</f>
         <v>250729.38</v>
       </c>
       <c r="AF20" s="34">
         <f t="shared" si="3"/>
         <v>982732.35629260249</v>
       </c>
     </row>
     <row r="21" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B21" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="35">
         <v>259571</v>
       </c>
       <c r="E21" s="40">
         <v>269967.32</v>
       </c>
       <c r="F21" s="61">
         <v>195544</v>
       </c>
       <c r="G21" s="68">
         <v>276592.26</v>
       </c>
       <c r="H21" s="78">
         <v>285099.01</v>
       </c>
       <c r="I21" s="78">
         <v>296222.27999999997</v>
       </c>
       <c r="J21" s="78">
         <v>377873.63000000006</v>
       </c>
       <c r="K21" s="78">
         <v>279768.76</v>
       </c>
       <c r="L21" s="78">
         <v>283579.28000000003</v>
       </c>
       <c r="M21" s="90">
-        <f>'[1]Remittance Activities'!$J$17</f>
         <v>72177.03</v>
       </c>
       <c r="N21" s="90">
-        <f>'[2]Remittance Activities'!$J$17</f>
         <v>64709.64</v>
       </c>
       <c r="O21" s="90">
-        <f>'[3]Remittance Activities'!$J$17</f>
         <v>90777.132682926793</v>
       </c>
       <c r="P21" s="90">
-        <f>'[4]Remittance Activities'!$J$17</f>
         <v>82056.54951219511</v>
       </c>
       <c r="Q21" s="34">
         <f t="shared" si="0"/>
         <v>309720.35219512187</v>
       </c>
       <c r="R21" s="95">
-        <f>'[5]Remittance Activities'!$J$17</f>
         <v>74795.522682926909</v>
       </c>
       <c r="S21" s="95">
-        <f>'[6]Remittance Activities'!$J$17</f>
         <v>66587.7056097561</v>
       </c>
       <c r="T21" s="95">
-        <f>'[7]Remittance Activities'!$J$17</f>
         <v>71758.814390243904</v>
       </c>
       <c r="U21" s="95">
-        <f>'[8]Remittance Activities'!$J$17</f>
         <v>62747.551951219517</v>
       </c>
       <c r="V21" s="34">
         <f t="shared" si="1"/>
         <v>275889.59463414643</v>
       </c>
       <c r="W21" s="95">
-        <f>'[9]Remittance Activities'!$J$17</f>
         <v>58779.775121951228</v>
       </c>
       <c r="X21" s="95">
-        <f>'[10]Remittance Activities'!$J$17</f>
         <v>64153.355609756094</v>
       </c>
       <c r="Y21" s="95">
-        <f>'[11]Remittance Activities'!$J$17</f>
         <v>80524.81146341459</v>
       </c>
       <c r="Z21" s="95">
-        <f>'[12]Remittance Activities'!$J$17</f>
         <v>76468.92</v>
       </c>
       <c r="AA21" s="34">
         <f t="shared" si="2"/>
         <v>279926.86219512188</v>
       </c>
       <c r="AB21" s="95">
-        <f>'[13]Remittance Activities'!$J$17</f>
         <v>70125.077838046651</v>
       </c>
       <c r="AC21" s="95">
-        <f>'[14]Remittance Activities'!$J$17</f>
         <v>74914.145714285711</v>
       </c>
       <c r="AD21" s="95">
-        <f>'[15]Remittance Activities'!$J$17</f>
         <v>75630.25</v>
       </c>
       <c r="AE21" s="95">
-        <f>'[16]Remittance Activities'!$J$17</f>
         <v>90197.68</v>
       </c>
       <c r="AF21" s="34">
         <f t="shared" si="3"/>
         <v>310867.15355233237</v>
       </c>
     </row>
     <row r="22" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B22" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="35">
         <v>321650</v>
       </c>
       <c r="E22" s="40">
         <v>291115.89</v>
       </c>
       <c r="F22" s="61">
         <v>209638</v>
       </c>
       <c r="G22" s="68">
         <v>287736.43</v>
       </c>
       <c r="H22" s="78">
         <v>367065.51</v>
       </c>
       <c r="I22" s="78">
         <v>367034.04000000004</v>
       </c>
       <c r="J22" s="78">
         <v>341599.42523809522</v>
       </c>
       <c r="K22" s="78">
         <v>241997.46</v>
       </c>
       <c r="L22" s="78">
         <v>256920.99</v>
       </c>
       <c r="M22" s="90">
-        <f>'[1]Remittance Activities'!$K$17</f>
         <v>68203.78</v>
       </c>
       <c r="N22" s="90">
-        <f>'[2]Remittance Activities'!$K$17</f>
         <v>72476.37</v>
       </c>
       <c r="O22" s="90">
-        <f>'[3]Remittance Activities'!$K$17</f>
         <v>87851.639268292696</v>
       </c>
       <c r="P22" s="90">
-        <f>'[4]Remittance Activities'!$K$17</f>
         <v>75683.363658536502</v>
       </c>
       <c r="Q22" s="34">
         <f t="shared" si="0"/>
         <v>304215.15292682918</v>
       </c>
       <c r="R22" s="95">
-        <f>'[5]Remittance Activities'!$K$17</f>
         <v>72135.8514634147</v>
       </c>
       <c r="S22" s="95">
-        <f>'[6]Remittance Activities'!$K$17</f>
         <v>66189.8253658537</v>
       </c>
       <c r="T22" s="95">
-        <f>'[7]Remittance Activities'!$K$17</f>
         <v>66869.898292682919</v>
       </c>
       <c r="U22" s="95">
-        <f>'[8]Remittance Activities'!$K$17</f>
         <v>89277.839756097572</v>
       </c>
       <c r="V22" s="34">
         <f t="shared" si="1"/>
         <v>294473.41487804888</v>
       </c>
       <c r="W22" s="95">
-        <f>'[9]Remittance Activities'!$K$17</f>
         <v>92125.0656097561</v>
       </c>
       <c r="X22" s="95">
-        <f>'[10]Remittance Activities'!$K$17</f>
         <v>96860.679512195115</v>
       </c>
       <c r="Y22" s="95">
-        <f>'[11]Remittance Activities'!$K$17</f>
         <v>86766.549999999988</v>
       </c>
       <c r="Z22" s="95">
-        <f>'[12]Remittance Activities'!$K$17</f>
         <v>108219.87</v>
       </c>
       <c r="AA22" s="34">
         <f t="shared" si="2"/>
         <v>383972.1651219512</v>
       </c>
       <c r="AB22" s="95">
-        <f>'[13]Remittance Activities'!$K$17</f>
         <v>105359.92527125735</v>
       </c>
       <c r="AC22" s="95">
-        <f>'[14]Remittance Activities'!$K$17</f>
         <v>146975.25</v>
       </c>
       <c r="AD22" s="95">
-        <f>'[15]Remittance Activities'!$K$17</f>
         <v>143912.76999999999</v>
       </c>
       <c r="AE22" s="95">
-        <f>'[16]Remittance Activities'!$K$17</f>
         <v>159393.59999999998</v>
       </c>
       <c r="AF22" s="34">
         <f t="shared" si="3"/>
         <v>555641.54527125729</v>
       </c>
     </row>
     <row r="23" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B23" s="47" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H23" s="78">
         <v>498621.65</v>
       </c>
       <c r="I23" s="78">
         <v>504464.93999999994</v>
       </c>
       <c r="J23" s="78">
         <v>451823.64714285714</v>
       </c>
       <c r="K23" s="78">
         <v>514921.45999999996</v>
       </c>
       <c r="L23" s="78">
         <v>557354.12</v>
       </c>
       <c r="M23" s="90">
-        <f>'[1]Remittance Activities'!$L$17</f>
         <v>132540.03</v>
       </c>
       <c r="N23" s="90">
-        <f>'[2]Remittance Activities'!$L$17</f>
         <v>145241.27000000002</v>
       </c>
       <c r="O23" s="90">
-        <f>'[3]Remittance Activities'!$L$17</f>
         <v>145879.7304878048</v>
       </c>
       <c r="P23" s="90">
-        <f>'[4]Remittance Activities'!$L$17</f>
         <v>173151.58365853649</v>
       </c>
       <c r="Q23" s="34">
         <f t="shared" si="0"/>
         <v>596812.61414634134</v>
       </c>
       <c r="R23" s="95">
-        <f>'[5]Remittance Activities'!$L$17</f>
         <v>133829.48292682925</v>
       </c>
       <c r="S23" s="95">
-        <f>'[6]Remittance Activities'!$L$17</f>
         <v>155954.9658536585</v>
       </c>
       <c r="T23" s="95">
-        <f>'[7]Remittance Activities'!$L$17</f>
         <v>140269.50414634144</v>
       </c>
       <c r="U23" s="95">
-        <f>'[8]Remittance Activities'!$L$17</f>
         <v>141119.69219512196</v>
       </c>
       <c r="V23" s="34">
         <f t="shared" si="1"/>
         <v>571173.64512195112</v>
       </c>
       <c r="W23" s="95">
-        <f>'[9]Remittance Activities'!$L$17</f>
         <v>130342.2256794425</v>
       </c>
       <c r="X23" s="95">
-        <f>'[10]Remittance Activities'!$L$17</f>
         <v>116854.90588850174</v>
       </c>
       <c r="Y23" s="95">
-        <f>'[11]Remittance Activities'!$L$17</f>
         <v>144918.9604878049</v>
       </c>
       <c r="Z23" s="95">
-        <f>'[12]Remittance Activities'!$L$17</f>
         <v>140872.18</v>
       </c>
       <c r="AA23" s="34">
         <f t="shared" si="2"/>
         <v>532988.27205574908</v>
       </c>
       <c r="AB23" s="95">
-        <f>'[13]Remittance Activities'!$L$17</f>
         <v>121490.01702564064</v>
       </c>
       <c r="AC23" s="95">
-        <f>'[14]Remittance Activities'!$L$17</f>
         <v>146278.14000000001</v>
       </c>
       <c r="AD23" s="95">
-        <f>'[15]Remittance Activities'!$L$17</f>
         <v>125634.61</v>
       </c>
       <c r="AE23" s="95">
-        <f>'[16]Remittance Activities'!$L$17</f>
         <v>130509.37999999999</v>
       </c>
       <c r="AF23" s="34">
         <f t="shared" si="3"/>
         <v>523912.14702564065</v>
       </c>
     </row>
     <row r="24" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B24" s="47" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="78">
         <v>393599.92000000004</v>
       </c>
       <c r="I24" s="78">
         <v>356784.80999999994</v>
       </c>
       <c r="J24" s="78">
         <v>270876.14428571431</v>
       </c>
       <c r="K24" s="78">
         <v>184595.94</v>
       </c>
       <c r="L24" s="78">
         <v>216876.12</v>
       </c>
       <c r="M24" s="90">
-        <f>'[1]Remittance Activities'!$E$23</f>
         <v>36887.4</v>
       </c>
       <c r="N24" s="90">
-        <f>'[2]Remittance Activities'!$E$23</f>
         <v>24563.969999999998</v>
       </c>
       <c r="O24" s="90">
-        <f>'[3]Remittance Activities'!$E$23</f>
         <v>41589.447804878044</v>
       </c>
       <c r="P24" s="90">
-        <f>'[4]Remittance Activities'!$E$23</f>
         <v>39682.58</v>
       </c>
       <c r="Q24" s="34">
         <f t="shared" si="0"/>
         <v>142723.39780487804</v>
       </c>
       <c r="R24" s="95">
-        <f>'[5]Remittance Activities'!$E$23</f>
         <v>38425.629999999997</v>
       </c>
       <c r="S24" s="95">
-        <f>'[6]Remittance Activities'!$E$23</f>
         <v>45533.4</v>
       </c>
       <c r="T24" s="95">
-        <f>'[7]Remittance Activities'!$E$23</f>
         <v>44636.61</v>
       </c>
       <c r="U24" s="95">
-        <f>'[8]Remittance Activities'!$E$23</f>
         <v>40793.340000000004</v>
       </c>
       <c r="V24" s="34">
         <f t="shared" si="1"/>
         <v>169388.98</v>
       </c>
       <c r="W24" s="95">
-        <f>'[9]Remittance Activities'!$E$23</f>
         <v>51950.080000000002</v>
       </c>
       <c r="X24" s="95">
-        <f>'[10]Remittance Activities'!$E$23</f>
         <v>44445.04</v>
       </c>
       <c r="Y24" s="95">
-        <f>'[11]Remittance Activities'!$E$23</f>
         <v>23153.61</v>
       </c>
       <c r="Z24" s="95">
-        <f>'[12]Remittance Activities'!$E$23</f>
         <v>34647.259999999995</v>
       </c>
       <c r="AA24" s="34">
         <f t="shared" si="2"/>
         <v>154195.99</v>
       </c>
       <c r="AB24" s="95">
-        <f>'[13]Remittance Activities'!$E$23</f>
         <v>25666.10342069234</v>
       </c>
       <c r="AC24" s="95">
-        <f>'[14]Remittance Activities'!$E$23</f>
         <v>41697.910000000003</v>
       </c>
       <c r="AD24" s="95">
-        <f>'[15]Remittance Activities'!$E$23</f>
         <v>48382.61</v>
       </c>
       <c r="AE24" s="95">
-        <f>'[16]Remittance Activities'!$E$23</f>
         <v>47130.58</v>
       </c>
       <c r="AF24" s="34">
         <f t="shared" si="3"/>
         <v>162877.20342069236</v>
       </c>
     </row>
     <row r="25" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B25" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="78">
         <v>1294709.44</v>
       </c>
       <c r="I25" s="78">
         <v>1696652.9700000002</v>
       </c>
       <c r="J25" s="78">
         <v>1991976.88</v>
       </c>
       <c r="K25" s="78">
         <v>212174.12</v>
       </c>
       <c r="L25" s="78">
         <v>0</v>
       </c>
       <c r="M25" s="91">
-        <f>'[1]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="N25" s="91">
-        <f>'[2]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="O25" s="91">
-        <f>'[3]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="P25" s="91">
-        <f>'[4]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="Q25" s="92">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R25" s="96">
-        <f>'[5]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="S25" s="96">
-        <f>'[6]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="T25" s="96">
-        <f>'[7]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="U25" s="96">
-        <f>'[8]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="V25" s="92">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W25" s="96">
-        <f>'[9]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="X25" s="96">
-        <f>'[10]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="Y25" s="96">
-        <f>'[11]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="Z25" s="96">
-        <f>'[12]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="AA25" s="92">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB25" s="96">
-        <f>'[13]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="AC25" s="96">
-        <f>'[14]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="AD25" s="96">
-        <f>'[15]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="AE25" s="96">
-        <f>'[16]Remittance Activities'!$F$23</f>
         <v>0</v>
       </c>
       <c r="AF25" s="92">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B26" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H26" s="78">
         <v>463684.42000000004</v>
       </c>
       <c r="I26" s="78">
         <v>534529.99</v>
       </c>
       <c r="J26" s="78">
         <v>690705.98142857151</v>
       </c>
       <c r="K26" s="78">
         <v>467255.82</v>
       </c>
       <c r="L26" s="78">
         <v>525353.87</v>
       </c>
       <c r="M26" s="90">
-        <f>'[1]Remittance Activities'!$G$23</f>
         <v>148522.78</v>
       </c>
       <c r="N26" s="90">
-        <f>'[2]Remittance Activities'!$G$23</f>
         <v>175386.11</v>
       </c>
       <c r="O26" s="90">
-        <f>'[3]Remittance Activities'!$G$23</f>
         <v>171974.0019512196</v>
       </c>
       <c r="P26" s="90">
-        <f>'[4]Remittance Activities'!$G$23</f>
         <v>205916.79195121949</v>
       </c>
       <c r="Q26" s="34">
         <f t="shared" si="0"/>
         <v>701799.6839024392</v>
       </c>
       <c r="R26" s="95">
-        <f>'[5]Remittance Activities'!$G$23</f>
         <v>206249.74439024398</v>
       </c>
       <c r="S26" s="95">
-        <f>'[6]Remittance Activities'!$G$23</f>
         <v>146016.1092682927</v>
       </c>
       <c r="T26" s="95">
-        <f>'[7]Remittance Activities'!$G$23</f>
         <v>75420.871951219509</v>
       </c>
       <c r="U26" s="95">
-        <f>'[8]Remittance Activities'!$G$23</f>
         <v>73981.89292682927</v>
       </c>
       <c r="V26" s="34">
         <f t="shared" si="1"/>
         <v>501668.61853658548</v>
       </c>
       <c r="W26" s="95">
-        <f>'[9]Remittance Activities'!$G$23</f>
         <v>42757.134390243897</v>
       </c>
       <c r="X26" s="95">
-        <f>'[10]Remittance Activities'!$G$23</f>
         <v>44001.733170731706</v>
       </c>
       <c r="Y26" s="95">
-        <f>'[11]Remittance Activities'!$G$23</f>
         <v>32186.075470383264</v>
       </c>
       <c r="Z26" s="95">
-        <f>'[12]Remittance Activities'!$G$23</f>
         <v>40782.279047619049</v>
       </c>
       <c r="AA26" s="34">
         <f t="shared" si="2"/>
         <v>159727.22207897791</v>
       </c>
       <c r="AB26" s="95">
-        <f>'[13]Remittance Activities'!$G$23</f>
         <v>39485.764352765698</v>
       </c>
       <c r="AC26" s="95">
-        <f>'[14]Remittance Activities'!$G$23</f>
         <v>51274.363333333335</v>
       </c>
       <c r="AD26" s="95">
-        <f>'[15]Remittance Activities'!$G$23</f>
         <v>51224.03952380953</v>
       </c>
       <c r="AE26" s="95">
-        <f>'[16]Remittance Activities'!$G$23</f>
         <v>48088.18</v>
       </c>
       <c r="AF26" s="34">
         <f t="shared" si="3"/>
         <v>190072.34720990856</v>
       </c>
     </row>
     <row r="27" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B27" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F27" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="78">
-        <v>759169.85</v>
+        <v>769334.55999999994</v>
       </c>
       <c r="I27" s="78">
         <v>796222.37</v>
       </c>
       <c r="J27" s="78">
         <v>884189.94904761901</v>
       </c>
       <c r="K27" s="78">
         <v>641724.87999999989</v>
       </c>
       <c r="L27" s="78">
         <v>777188.11</v>
       </c>
       <c r="M27" s="90">
-        <f>'[1]Remittance Activities'!$H$23</f>
         <v>181106.76</v>
       </c>
       <c r="N27" s="90">
-        <f>'[2]Remittance Activities'!$H$23</f>
         <v>184407.05</v>
       </c>
       <c r="O27" s="90">
-        <f>'[3]Remittance Activities'!$H$23</f>
         <v>282742.71585365839</v>
       </c>
       <c r="P27" s="90">
-        <f>'[4]Remittance Activities'!$H$23</f>
         <v>357101.59390243882</v>
       </c>
       <c r="Q27" s="34">
         <f t="shared" si="0"/>
         <v>1005358.1197560972</v>
       </c>
       <c r="R27" s="95">
-        <f>'[5]Remittance Activities'!$H$23</f>
         <v>302987.59097560972</v>
       </c>
       <c r="S27" s="95">
-        <f>'[6]Remittance Activities'!$H$23</f>
         <v>276541.15682926832</v>
       </c>
       <c r="T27" s="95">
-        <f>'[7]Remittance Activities'!$H$23</f>
         <v>289321.74829268293</v>
       </c>
       <c r="U27" s="95">
-        <f>'[8]Remittance Activities'!$H$23</f>
         <v>99505.489999999991</v>
       </c>
       <c r="V27" s="34">
         <f t="shared" si="1"/>
         <v>968355.98609756096</v>
       </c>
       <c r="W27" s="95">
-        <f>'[9]Remittance Activities'!$H$23</f>
         <v>228439.89671312427</v>
       </c>
       <c r="X27" s="95">
-        <f>'[10]Remittance Activities'!$H$23</f>
         <v>110526.52403019737</v>
       </c>
       <c r="Y27" s="95">
-        <f>'[11]Remittance Activities'!$H$23</f>
         <v>208105.63783972128</v>
       </c>
       <c r="Z27" s="95">
-        <f>'[12]Remittance Activities'!$H$23</f>
         <v>165685.37190476188</v>
       </c>
       <c r="AA27" s="34">
         <f t="shared" si="2"/>
         <v>712757.43048780481</v>
       </c>
       <c r="AB27" s="95">
-        <f>'[13]Remittance Activities'!$H$23</f>
         <v>92204.242345051724</v>
       </c>
       <c r="AC27" s="95">
-        <f>'[14]Remittance Activities'!$H$23</f>
         <v>84531.568095238094</v>
       </c>
       <c r="AD27" s="95">
-        <f>'[15]Remittance Activities'!$H$23</f>
         <v>56366.821428571435</v>
       </c>
       <c r="AE27" s="95">
-        <f>'[16]Remittance Activities'!$H$23</f>
         <v>223867.08999999997</v>
       </c>
       <c r="AF27" s="34">
         <f t="shared" si="3"/>
         <v>456969.72186886123</v>
       </c>
     </row>
     <row r="28" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B28" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F28" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H28" s="78">
         <v>707875.14999999991</v>
       </c>
       <c r="I28" s="78">
         <v>1659491.67</v>
       </c>
       <c r="J28" s="78">
         <v>1903153.5957142857</v>
       </c>
       <c r="K28" s="78">
         <v>1596718.2599999998</v>
       </c>
       <c r="L28" s="78">
         <v>1600757.2</v>
       </c>
       <c r="M28" s="90">
-        <f>'[1]Remittance Activities'!$I$23</f>
         <v>382584.44</v>
       </c>
       <c r="N28" s="90">
-        <f>'[2]Remittance Activities'!$I$23</f>
         <v>459687.48</v>
       </c>
       <c r="O28" s="90">
-        <f>'[3]Remittance Activities'!$I$23</f>
         <v>388288.73975609703</v>
       </c>
       <c r="P28" s="90">
-        <f>'[4]Remittance Activities'!$I$23</f>
         <v>431836.27609756152</v>
       </c>
       <c r="Q28" s="34">
         <f t="shared" si="0"/>
         <v>1662396.9358536585</v>
       </c>
       <c r="R28" s="95">
-        <f>'[5]Remittance Activities'!$I$23</f>
         <v>608299.05463414709</v>
       </c>
       <c r="S28" s="95">
-        <f>'[6]Remittance Activities'!$I$23</f>
         <v>498976.37682926899</v>
       </c>
       <c r="T28" s="95">
-        <f>'[7]Remittance Activities'!$I$23</f>
         <v>297620.81926829269</v>
       </c>
       <c r="U28" s="95">
-        <f>'[8]Remittance Activities'!$I$23</f>
         <v>410311.20219512237</v>
       </c>
       <c r="V28" s="34">
         <f t="shared" si="1"/>
         <v>1815207.4529268313</v>
       </c>
       <c r="W28" s="95">
-        <f>'[9]Remittance Activities'!$I$23</f>
         <v>317542.16819976812</v>
       </c>
       <c r="X28" s="95">
-        <f>'[10]Remittance Activities'!$I$23</f>
         <v>453423.64400696824</v>
       </c>
       <c r="Y28" s="95">
-        <f>'[11]Remittance Activities'!$I$23</f>
         <v>196604.78645760735</v>
       </c>
       <c r="Z28" s="95">
-        <f>'[12]Remittance Activities'!$I$23</f>
         <v>180031.45285714284</v>
       </c>
       <c r="AA28" s="34">
         <f t="shared" si="2"/>
         <v>1147602.0515214864</v>
       </c>
       <c r="AB28" s="95">
-        <f>'[13]Remittance Activities'!$I$23</f>
         <v>423776.97188681876</v>
       </c>
       <c r="AC28" s="95">
-        <f>'[14]Remittance Activities'!$I$23</f>
         <v>454155.90380952379</v>
       </c>
       <c r="AD28" s="95">
-        <f>'[15]Remittance Activities'!$I$23</f>
         <v>423301.19904761901</v>
       </c>
       <c r="AE28" s="95">
-        <f>'[16]Remittance Activities'!$I$23</f>
         <v>266596.70999999996</v>
       </c>
       <c r="AF28" s="34">
         <f t="shared" si="3"/>
         <v>1567830.7847439614</v>
       </c>
     </row>
     <row r="29" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B29" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F29" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H29" s="78">
         <v>379950.39</v>
       </c>
       <c r="I29" s="78">
         <v>505241.64</v>
       </c>
       <c r="J29" s="78">
         <v>216336.89904761902</v>
       </c>
       <c r="K29" s="78">
         <v>76875.16</v>
       </c>
       <c r="L29" s="78">
         <v>39113.33</v>
       </c>
       <c r="M29" s="90">
-        <f>'[1]Remittance Activities'!$J$23</f>
         <v>6975.4</v>
       </c>
       <c r="N29" s="90">
-        <f>'[2]Remittance Activities'!$J$23</f>
         <v>7718.94</v>
       </c>
       <c r="O29" s="90">
-        <f>'[3]Remittance Activities'!$J$23</f>
         <v>154364.53585365854</v>
       </c>
       <c r="P29" s="90">
-        <f>'[4]Remittance Activities'!$J$23</f>
         <v>167472.61292682929</v>
       </c>
       <c r="Q29" s="34">
         <f t="shared" si="0"/>
         <v>336531.48878048779</v>
       </c>
       <c r="R29" s="95">
-        <f>'[5]Remittance Activities'!$J$23</f>
         <v>181647.47170731708</v>
       </c>
       <c r="S29" s="95">
-        <f>'[6]Remittance Activities'!$J$23</f>
         <v>138243.02951219512</v>
       </c>
       <c r="T29" s="95">
-        <f>'[7]Remittance Activities'!$J$23</f>
         <v>125565.23853658537</v>
       </c>
       <c r="U29" s="95">
-        <f>'[8]Remittance Activities'!$J$23</f>
         <v>11690.933658536585</v>
       </c>
       <c r="V29" s="34">
         <f t="shared" si="1"/>
         <v>457146.67341463413</v>
       </c>
       <c r="W29" s="95">
-        <f>'[9]Remittance Activities'!$J$23</f>
         <v>177167.58975609756</v>
       </c>
       <c r="X29" s="95">
-        <f>'[10]Remittance Activities'!$J$23</f>
         <v>16446.800487804878</v>
       </c>
       <c r="Y29" s="95">
-        <f>'[11]Remittance Activities'!$J$23</f>
         <v>162582.82219512196</v>
       </c>
       <c r="Z29" s="95">
-        <f>'[12]Remittance Activities'!$J$23</f>
         <v>161661.97</v>
       </c>
       <c r="AA29" s="34">
         <f t="shared" si="2"/>
         <v>517859.18243902433</v>
       </c>
       <c r="AB29" s="95">
-        <f>'[13]Remittance Activities'!$J$23</f>
         <v>16160.475831785092</v>
       </c>
       <c r="AC29" s="95">
-        <f>'[14]Remittance Activities'!$J$23</f>
         <v>16113.62</v>
       </c>
       <c r="AD29" s="95">
-        <f>'[15]Remittance Activities'!$J$23</f>
         <v>12675.03</v>
       </c>
       <c r="AE29" s="95">
-        <f>'[16]Remittance Activities'!$J$23</f>
         <v>209163.65999999997</v>
       </c>
       <c r="AF29" s="34">
         <f t="shared" si="3"/>
         <v>254112.78583178506</v>
       </c>
     </row>
     <row r="30" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B30" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F30" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="78">
         <v>205749.86</v>
       </c>
       <c r="I30" s="78">
         <v>229473.72</v>
       </c>
       <c r="J30" s="78">
         <v>672799.28</v>
       </c>
       <c r="K30" s="78">
         <v>707599.21</v>
       </c>
       <c r="L30" s="78">
         <v>731148.35000000009</v>
       </c>
       <c r="M30" s="90">
-        <f>'[1]Remittance Activities'!$K$23</f>
         <v>202949.71</v>
       </c>
       <c r="N30" s="90">
-        <f>'[2]Remittance Activities'!$K$23</f>
         <v>215522.38</v>
       </c>
       <c r="O30" s="90">
-        <f>'[3]Remittance Activities'!$K$23</f>
         <v>136517.67365853663</v>
       </c>
       <c r="P30" s="90">
-        <f>'[4]Remittance Activities'!$K$23</f>
         <v>177353.55414634151</v>
       </c>
       <c r="Q30" s="34">
         <f t="shared" si="0"/>
         <v>732343.31780487811</v>
       </c>
       <c r="R30" s="95">
-        <f>'[5]Remittance Activities'!$K$23</f>
         <v>157438.9095121951</v>
       </c>
       <c r="S30" s="95">
-        <f>'[6]Remittance Activities'!$K$23</f>
         <v>164789.37999999992</v>
       </c>
       <c r="T30" s="95">
-        <f>'[7]Remittance Activities'!$K$23</f>
         <v>138338.24634146332</v>
       </c>
       <c r="U30" s="95">
-        <f>'[8]Remittance Activities'!$K$23</f>
         <v>351567.5780487805</v>
       </c>
       <c r="V30" s="34">
         <f t="shared" si="1"/>
         <v>812134.1139024389</v>
       </c>
       <c r="W30" s="95">
-        <f>'[9]Remittance Activities'!$K$23</f>
         <v>163207.27560975612</v>
       </c>
       <c r="X30" s="95">
-        <f>'[10]Remittance Activities'!$K$23</f>
         <v>329801.61268292682</v>
       </c>
       <c r="Y30" s="95">
-        <f>'[11]Remittance Activities'!$K$23</f>
         <v>169630.28060394892</v>
       </c>
       <c r="Z30" s="95">
-        <f>'[12]Remittance Activities'!$K$23</f>
         <v>268712.26999999996</v>
       </c>
       <c r="AA30" s="34">
         <f t="shared" si="2"/>
         <v>931351.43889663182</v>
       </c>
       <c r="AB30" s="95">
-        <f>'[13]Remittance Activities'!$K$23</f>
         <v>384160.48020941555</v>
       </c>
       <c r="AC30" s="95">
-        <f>'[14]Remittance Activities'!$K$23</f>
         <v>367997.57</v>
       </c>
       <c r="AD30" s="95">
-        <f>'[15]Remittance Activities'!$K$23</f>
         <v>388655.74</v>
       </c>
       <c r="AE30" s="95">
-        <f>'[16]Remittance Activities'!$K$23</f>
         <v>375843.89</v>
       </c>
       <c r="AF30" s="34">
         <f t="shared" si="3"/>
         <v>1516657.6802094155</v>
       </c>
     </row>
     <row r="31" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B31" s="47" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="36">
         <v>9285102.6600000001</v>
       </c>
       <c r="D31" s="37">
         <v>8038658</v>
       </c>
       <c r="E31" s="36">
         <v>6928838.1200000001</v>
       </c>
       <c r="F31" s="60">
         <v>8156047</v>
       </c>
       <c r="G31" s="70">
         <v>9384210.5999999996</v>
       </c>
       <c r="H31" s="79">
-        <v>6476020.6400000006</v>
+        <v>6465855.5999999996</v>
       </c>
       <c r="I31" s="79">
         <v>6978313.7000000104</v>
       </c>
       <c r="J31" s="79">
         <v>7302448.9800000247</v>
       </c>
       <c r="K31" s="79">
         <v>6486962.3300000131</v>
       </c>
       <c r="L31" s="79">
         <v>8695112.6500000022</v>
       </c>
       <c r="M31" s="90">
-        <f>'[1]Remittance Activities'!$L$23</f>
         <v>1331367.3799999999</v>
       </c>
       <c r="N31" s="90">
-        <f>'[2]Remittance Activities'!$L$23</f>
         <v>1469471.7400000002</v>
       </c>
       <c r="O31" s="90">
-        <f>'[3]Remittance Activities'!$L$23</f>
         <v>1491820.8012195127</v>
       </c>
       <c r="P31" s="90">
-        <f>'[4]Remittance Activities'!$L$23</f>
         <v>1550799.3951219511</v>
       </c>
       <c r="Q31" s="34">
         <f t="shared" si="0"/>
         <v>5843459.3163414635</v>
       </c>
       <c r="R31" s="95">
-        <f>'[5]Remittance Activities'!$L$23</f>
         <v>1637178.6775609758</v>
       </c>
       <c r="S31" s="95">
-        <f>'[6]Remittance Activities'!$L$23</f>
         <v>1500109.1409756104</v>
       </c>
       <c r="T31" s="95">
-        <f>'[7]Remittance Activities'!$L$23</f>
         <v>1375521.4173170733</v>
       </c>
       <c r="U31" s="95">
-        <f>'[8]Remittance Activities'!$L$23</f>
         <v>1493706.0402439032</v>
       </c>
       <c r="V31" s="34">
         <f t="shared" si="1"/>
         <v>6006515.2760975622</v>
       </c>
       <c r="W31" s="95">
-        <f>'[9]Remittance Activities'!$L$23</f>
         <v>1506767.0526829269</v>
       </c>
       <c r="X31" s="95">
-        <f>'[10]Remittance Activities'!$L$23</f>
         <v>1607478.1834289199</v>
       </c>
       <c r="Y31" s="95">
-        <f>'[11]Remittance Activities'!$L$23</f>
         <v>1595977.4225572553</v>
       </c>
       <c r="Z31" s="95">
-        <f>'[12]Remittance Activities'!$L$23</f>
         <v>1723663.8390476245</v>
       </c>
       <c r="AA31" s="34">
         <f t="shared" si="2"/>
         <v>6433886.4977167267</v>
       </c>
       <c r="AB31" s="95">
-        <f>'[13]Remittance Activities'!$L$23</f>
         <v>1689901.3525349253</v>
       </c>
       <c r="AC31" s="95">
-        <f>'[14]Remittance Activities'!$L$23</f>
         <v>1855039.3833333368</v>
       </c>
       <c r="AD31" s="95">
-        <f>'[15]Remittance Activities'!$L$23</f>
         <v>1563771.2542857158</v>
       </c>
       <c r="AE31" s="95">
-        <f>'[16]Remittance Activities'!$L$23</f>
         <v>1694397.5</v>
       </c>
       <c r="AF31" s="34">
         <f t="shared" si="3"/>
         <v>6803109.4901539776</v>
       </c>
     </row>
     <row r="32" spans="2:32" s="9" customFormat="1" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B32" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="42">
         <f t="shared" ref="C32:G32" si="4">SUM(C8:C31)</f>
         <v>178729208.80000001</v>
       </c>
       <c r="D32" s="43">
         <f t="shared" si="4"/>
         <v>174635032</v>
       </c>
       <c r="E32" s="42">
         <f t="shared" si="4"/>
-        <v>179911194.96999997</v>
+        <v>179908601.41634142</v>
       </c>
       <c r="F32" s="43">
         <f>SUM(F8:F31)</f>
         <v>169545865</v>
       </c>
       <c r="G32" s="42">
         <f t="shared" si="4"/>
         <v>199340813.41</v>
       </c>
       <c r="H32" s="41">
         <f t="shared" ref="H32" si="5">SUM(H8:H31)</f>
-        <v>217723709.88999999</v>
+        <v>217723709.55999997</v>
       </c>
       <c r="I32" s="41">
         <f>SUM(I8:I31)</f>
         <v>234832684.96999997</v>
       </c>
       <c r="J32" s="41">
         <f t="shared" ref="J32" si="6">SUM(J8:J31)</f>
         <v>263960012.56999999</v>
       </c>
       <c r="K32" s="53">
         <f t="shared" ref="K32" si="7">SUM(K8:K31)</f>
         <v>261665740.13999996</v>
       </c>
       <c r="L32" s="53">
         <f t="shared" ref="L32:M32" si="8">SUM(L8:L31)</f>
         <v>278155493.16000009</v>
       </c>
       <c r="M32" s="53">
         <f t="shared" si="8"/>
         <v>68950386.850000009</v>
       </c>
       <c r="N32" s="53">
         <f t="shared" ref="N32" si="9">SUM(N8:N31)</f>
         <v>75828211.109999985</v>
       </c>
@@ -10584,80 +6102,80 @@
       <c r="X35" s="85" t="s">
         <v>57</v>
       </c>
       <c r="Y35" s="85" t="s">
         <v>58</v>
       </c>
       <c r="Z35" s="85" t="s">
         <v>59</v>
       </c>
       <c r="AA35" s="85" t="s">
         <v>60</v>
       </c>
       <c r="AB35" s="85" t="s">
         <v>61</v>
       </c>
       <c r="AC35" s="85" t="s">
         <v>62</v>
       </c>
       <c r="AD35" s="85" t="s">
         <v>63</v>
       </c>
       <c r="AE35" s="85" t="s">
         <v>66</v>
       </c>
       <c r="AF35" s="85" t="s">
-        <v>60</v>
+        <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A36" s="9"/>
       <c r="B36" s="45" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="7">
         <f>C8/C$32</f>
         <v>0.64645336509764706</v>
       </c>
       <c r="D36" s="7">
         <f>D8/D$32</f>
         <v>0.63753307526521941</v>
       </c>
       <c r="E36" s="7">
         <f>E8/E$32</f>
-        <v>0.61382135507695712</v>
+        <v>0.61381578794437142</v>
       </c>
       <c r="F36" s="59">
         <f>F8/F$32</f>
         <v>0.59913032382122677</v>
       </c>
       <c r="G36" s="71">
         <v>0.59664687233604685</v>
       </c>
       <c r="H36" s="62">
         <f t="shared" ref="H36" si="17">H8/H$32</f>
-        <v>0.58743086499222985</v>
+        <v>0.58743086588258853</v>
       </c>
       <c r="I36" s="62">
         <f t="shared" ref="I36:K36" si="18">I8/I$32</f>
         <v>0.56740612132856283</v>
       </c>
       <c r="J36" s="62">
         <f t="shared" si="18"/>
         <v>0.57163979214098892</v>
       </c>
       <c r="K36" s="62">
         <f t="shared" si="18"/>
         <v>0.60420675360637999</v>
       </c>
       <c r="L36" s="62">
         <f t="shared" ref="L36:M36" si="19">L8/L$32</f>
         <v>0.59242064468312572</v>
       </c>
       <c r="M36" s="7">
         <f t="shared" si="19"/>
         <v>0.59711175906187097</v>
       </c>
       <c r="N36" s="7">
         <f t="shared" ref="N36" si="20">N8/N$32</f>
         <v>0.60072257202428958</v>
       </c>
@@ -10727,62 +6245,62 @@
       </c>
       <c r="AE36" s="7">
         <f t="shared" ref="AE36:AF36" si="27">AE8/AE$32</f>
         <v>0.62327164036651461</v>
       </c>
       <c r="AF36" s="19">
         <f t="shared" si="27"/>
         <v>0.62369618601286436</v>
       </c>
     </row>
     <row r="37" spans="1:32" s="9" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="A37" s="8"/>
       <c r="B37" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C37" s="7">
         <f>C9/C$32</f>
         <v>6.5646277230093128E-2</v>
       </c>
       <c r="D37" s="7">
         <f>D9/D$32</f>
         <v>6.4560683334143401E-2</v>
       </c>
       <c r="E37" s="7">
         <f t="shared" ref="E37:F50" si="28">E9/E$32</f>
-        <v>6.9498719866125977E-2</v>
+        <v>6.9499721756295499E-2</v>
       </c>
       <c r="F37" s="59">
         <f t="shared" si="28"/>
         <v>7.5298616100133137E-2</v>
       </c>
       <c r="G37" s="71">
         <v>7.1058083880024034E-2</v>
       </c>
       <c r="H37" s="62">
         <f t="shared" ref="H37" si="29">H9/H$32</f>
-        <v>7.140532782513484E-2</v>
+        <v>7.1405327933362642E-2</v>
       </c>
       <c r="I37" s="62">
         <f t="shared" ref="I37:K37" si="30">I9/I$32</f>
         <v>7.2493528880678643E-2</v>
       </c>
       <c r="J37" s="62">
         <f t="shared" si="30"/>
         <v>6.9118931281917845E-2</v>
       </c>
       <c r="K37" s="62">
         <f t="shared" si="30"/>
         <v>6.8108214244879201E-2</v>
       </c>
       <c r="L37" s="62">
         <f t="shared" ref="L37:M37" si="31">L9/L$32</f>
         <v>7.1932456097463446E-2</v>
       </c>
       <c r="M37" s="7">
         <f t="shared" si="31"/>
         <v>7.0455832837723956E-2</v>
       </c>
       <c r="N37" s="7">
         <f t="shared" ref="N37" si="32">N9/N$32</f>
         <v>7.2791941669214474E-2</v>
       </c>
@@ -10851,62 +6369,62 @@
         <v>7.0611914236918372E-2</v>
       </c>
       <c r="AE37" s="7">
         <f t="shared" ref="AE37:AF37" si="39">AE9/AE$32</f>
         <v>6.6312018418321725E-2</v>
       </c>
       <c r="AF37" s="19">
         <f t="shared" si="39"/>
         <v>6.8894356152615729E-2</v>
       </c>
     </row>
     <row r="38" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B38" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C38" s="7">
         <f>C10/C$32</f>
         <v>0.11869214350821877</v>
       </c>
       <c r="D38" s="7">
         <f>D10/D$32</f>
         <v>0.12058935002227961</v>
       </c>
       <c r="E38" s="7">
         <f t="shared" si="28"/>
-        <v>0.13175369211433793</v>
+        <v>0.13175559146916321</v>
       </c>
       <c r="F38" s="59">
         <f t="shared" si="28"/>
         <v>0.14398162998549094</v>
       </c>
       <c r="G38" s="71">
         <v>0.14898828891058449</v>
       </c>
       <c r="H38" s="62">
         <f t="shared" ref="H38" si="40">H10/H$32</f>
-        <v>0.15205897330486648</v>
+        <v>0.15205897353533959</v>
       </c>
       <c r="I38" s="62">
         <f t="shared" ref="I38:K38" si="41">I10/I$32</f>
         <v>0.16709215122678844</v>
       </c>
       <c r="J38" s="62">
         <f t="shared" si="41"/>
         <v>0.17158640221756857</v>
       </c>
       <c r="K38" s="62">
         <f t="shared" si="41"/>
         <v>0.16144962969702131</v>
       </c>
       <c r="L38" s="62">
         <f t="shared" ref="L38:M38" si="42">L10/L$32</f>
         <v>0.16319591701857436</v>
       </c>
       <c r="M38" s="7">
         <f t="shared" si="42"/>
         <v>0.17035421651154956</v>
       </c>
       <c r="N38" s="7">
         <f t="shared" ref="N38" si="43">N10/N$32</f>
         <v>0.16440088678758236</v>
       </c>
@@ -10975,62 +6493,62 @@
         <v>0.14900248536552801</v>
       </c>
       <c r="AE38" s="7">
         <f t="shared" ref="AE38:AF38" si="50">AE10/AE$32</f>
         <v>0.14511112822683411</v>
       </c>
       <c r="AF38" s="19">
         <f t="shared" si="50"/>
         <v>0.14340330151453914</v>
       </c>
     </row>
     <row r="39" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B39" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C39" s="7">
         <f t="shared" ref="C39:C46" si="51">C11/C$32</f>
         <v>1.6293328547426544E-2</v>
       </c>
       <c r="D39" s="7">
         <f t="shared" ref="D39:D50" si="52">D11/D$32</f>
         <v>1.7521175247358158E-2</v>
       </c>
       <c r="E39" s="7">
         <f t="shared" si="28"/>
-        <v>1.8964469890653188E-2</v>
+        <v>1.8964743281529889E-2</v>
       </c>
       <c r="F39" s="59">
         <f t="shared" si="28"/>
         <v>1.7399628118326568E-2</v>
       </c>
       <c r="G39" s="71">
         <v>1.98099012061215E-2</v>
       </c>
       <c r="H39" s="62">
         <f t="shared" ref="H39" si="53">H11/H$32</f>
-        <v>2.1889016462230008E-2</v>
+        <v>2.1889016495406807E-2</v>
       </c>
       <c r="I39" s="62">
         <f t="shared" ref="I39:K39" si="54">I11/I$32</f>
         <v>2.1604787257992406E-2</v>
       </c>
       <c r="J39" s="62">
         <f t="shared" si="54"/>
         <v>2.0228211727671391E-2</v>
       </c>
       <c r="K39" s="62">
         <f t="shared" si="54"/>
         <v>1.794648981363587E-2</v>
       </c>
       <c r="L39" s="62">
         <f t="shared" ref="L39:M39" si="55">L11/L$32</f>
         <v>1.9552682811378341E-2</v>
       </c>
       <c r="M39" s="7">
         <f t="shared" si="55"/>
         <v>2.1217735633342567E-2</v>
       </c>
       <c r="N39" s="7">
         <f t="shared" ref="N39" si="56">N11/N$32</f>
         <v>2.0595535977164115E-2</v>
       </c>
@@ -11099,62 +6617,62 @@
         <v>2.7660527667990896E-2</v>
       </c>
       <c r="AE39" s="7">
         <f t="shared" ref="AE39:AF39" si="63">AE11/AE$32</f>
         <v>2.799483581843527E-2</v>
       </c>
       <c r="AF39" s="19">
         <f t="shared" si="63"/>
         <v>2.6050749589464097E-2</v>
       </c>
     </row>
     <row r="40" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B40" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C40" s="7">
         <f t="shared" si="51"/>
         <v>1.664287549847868E-2</v>
       </c>
       <c r="D40" s="7">
         <f t="shared" si="52"/>
         <v>1.6970701502777519E-2</v>
       </c>
       <c r="E40" s="7">
         <f t="shared" si="28"/>
-        <v>1.512569915648535E-2</v>
+        <v>1.5125917207829624E-2</v>
       </c>
       <c r="F40" s="59">
         <f t="shared" si="28"/>
         <v>2.0574698179752129E-2</v>
       </c>
       <c r="G40" s="71">
         <v>1.8404214808004579E-2</v>
       </c>
       <c r="H40" s="62">
         <f t="shared" ref="H40" si="64">H12/H$32</f>
-        <v>1.7713978564615391E-2</v>
+        <v>1.7713978591464157E-2</v>
       </c>
       <c r="I40" s="62">
         <f t="shared" ref="I40:K40" si="65">I12/I$32</f>
         <v>1.8682300807319346E-2</v>
       </c>
       <c r="J40" s="62">
         <f t="shared" si="65"/>
         <v>2.0221862181866487E-2</v>
       </c>
       <c r="K40" s="62">
         <f t="shared" si="65"/>
         <v>2.3015990655780014E-2</v>
       </c>
       <c r="L40" s="62">
         <f t="shared" ref="L40:M40" si="66">L12/L$32</f>
         <v>2.312174222027864E-2</v>
       </c>
       <c r="M40" s="7">
         <f t="shared" si="66"/>
         <v>2.5379601187835825E-2</v>
       </c>
       <c r="N40" s="7">
         <f t="shared" ref="N40" si="67">N12/N$32</f>
         <v>2.5694183358402591E-2</v>
       </c>
@@ -11223,62 +6741,62 @@
         <v>2.7465870852703106E-2</v>
       </c>
       <c r="AE40" s="7">
         <f t="shared" ref="AE40:AF40" si="74">AE12/AE$32</f>
         <v>2.8453072418991074E-2</v>
       </c>
       <c r="AF40" s="19">
         <f t="shared" si="74"/>
         <v>2.8403615617309485E-2</v>
       </c>
     </row>
     <row r="41" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B41" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="7">
         <f t="shared" si="51"/>
         <v>1.7702761519749984E-2</v>
       </c>
       <c r="D41" s="7">
         <f t="shared" si="52"/>
         <v>1.6091255962892945E-2</v>
       </c>
       <c r="E41" s="7">
         <f t="shared" si="28"/>
-        <v>1.2705990421447537E-2</v>
+        <v>1.2706173590388231E-2</v>
       </c>
       <c r="F41" s="59">
         <f t="shared" si="28"/>
         <v>1.278790255368363E-2</v>
       </c>
       <c r="G41" s="71">
         <v>1.2540133489164336E-2</v>
       </c>
       <c r="H41" s="62">
         <f t="shared" ref="H41" si="75">H13/H$32</f>
-        <v>1.2936639842408667E-2</v>
+        <v>1.2936639862016505E-2</v>
       </c>
       <c r="I41" s="62">
         <f t="shared" ref="I41:K41" si="76">I13/I$32</f>
         <v>1.2895902375714341E-2</v>
       </c>
       <c r="J41" s="62">
         <f t="shared" si="76"/>
         <v>1.1830171183438638E-2</v>
       </c>
       <c r="K41" s="62">
         <f t="shared" si="76"/>
         <v>1.1851684016183263E-2</v>
       </c>
       <c r="L41" s="62">
         <f t="shared" ref="L41:M41" si="77">L13/L$32</f>
         <v>1.04143915228512E-2</v>
       </c>
       <c r="M41" s="7">
         <f t="shared" si="77"/>
         <v>1.0339861639224436E-2</v>
       </c>
       <c r="N41" s="7">
         <f t="shared" ref="N41" si="78">N13/N$32</f>
         <v>9.5213790412732868E-3</v>
       </c>
@@ -11347,62 +6865,62 @@
         <v>9.7020430007464954E-3</v>
       </c>
       <c r="AE41" s="7">
         <f t="shared" ref="AE41:AF41" si="85">AE13/AE$32</f>
         <v>1.0202951357590235E-2</v>
       </c>
       <c r="AF41" s="19">
         <f t="shared" si="85"/>
         <v>9.9425325939011093E-3</v>
       </c>
     </row>
     <row r="42" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B42" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C42" s="7">
         <f t="shared" si="51"/>
         <v>8.2025377376369821E-3</v>
       </c>
       <c r="D42" s="7">
         <f t="shared" si="52"/>
         <v>7.4788316241153723E-3</v>
       </c>
       <c r="E42" s="7">
         <f t="shared" si="28"/>
-        <v>7.4905678338955898E-3</v>
+        <v>7.4906758175576115E-3</v>
       </c>
       <c r="F42" s="59">
         <f t="shared" si="28"/>
         <v>7.1096927076340077E-3</v>
       </c>
       <c r="G42" s="71">
         <v>6.1941546684692048E-3</v>
       </c>
       <c r="H42" s="62">
         <f t="shared" ref="H42" si="86">H14/H$32</f>
-        <v>5.160530015622361E-3</v>
+        <v>5.1605300234440861E-3</v>
       </c>
       <c r="I42" s="62">
         <f t="shared" ref="I42:K42" si="87">I14/I$32</f>
         <v>5.2458731209302327E-3</v>
       </c>
       <c r="J42" s="62">
         <f t="shared" si="87"/>
         <v>5.2709064628549103E-3</v>
       </c>
       <c r="K42" s="62">
         <f t="shared" si="87"/>
         <v>7.7006126935911228E-3</v>
       </c>
       <c r="L42" s="62">
         <f t="shared" ref="L42:M42" si="88">L14/L$32</f>
         <v>6.9614074415786358E-3</v>
       </c>
       <c r="M42" s="7">
         <f t="shared" si="88"/>
         <v>7.6458606555301727E-3</v>
       </c>
       <c r="N42" s="7">
         <f t="shared" ref="N42" si="89">N14/N$32</f>
         <v>6.940525990208871E-3</v>
       </c>
@@ -11471,62 +6989,62 @@
         <v>4.5398774515260079E-3</v>
       </c>
       <c r="AE42" s="7">
         <f t="shared" ref="AE42:AF42" si="96">AE14/AE$32</f>
         <v>4.5300406301716353E-3</v>
       </c>
       <c r="AF42" s="19">
         <f t="shared" si="96"/>
         <v>4.8312446561471975E-3</v>
       </c>
     </row>
     <row r="43" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B43" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C43" s="7">
         <f t="shared" si="51"/>
         <v>2.2571498677165292E-3</v>
       </c>
       <c r="D43" s="7">
         <f t="shared" si="52"/>
         <v>1.9300881165698759E-3</v>
       </c>
       <c r="E43" s="7">
         <f t="shared" si="28"/>
-        <v>2.2762466786365766E-3</v>
+        <v>2.276279492898122E-3</v>
       </c>
       <c r="F43" s="59">
         <f t="shared" si="28"/>
         <v>2.1253423078174158E-3</v>
       </c>
       <c r="G43" s="71">
         <v>1.7228963006868669E-3</v>
       </c>
       <c r="H43" s="62">
         <f t="shared" ref="H43" si="97">H15/H$32</f>
-        <v>1.9359135953220276E-3</v>
+        <v>1.9359135982562579E-3</v>
       </c>
       <c r="I43" s="62">
         <f t="shared" ref="I43:K43" si="98">I15/I$32</f>
         <v>1.2691041284907728E-3</v>
       </c>
       <c r="J43" s="62">
         <f t="shared" si="98"/>
         <v>9.8549251507435136E-4</v>
       </c>
       <c r="K43" s="62">
         <f t="shared" si="98"/>
         <v>1.291217947826221E-3</v>
       </c>
       <c r="L43" s="62">
         <f t="shared" ref="L43:M43" si="99">L15/L$32</f>
         <v>1.3794931232196841E-3</v>
       </c>
       <c r="M43" s="7">
         <f t="shared" si="99"/>
         <v>1.2682252267885569E-3</v>
       </c>
       <c r="N43" s="7">
         <f t="shared" ref="N43" si="100">N15/N$32</f>
         <v>1.4475765469498759E-3</v>
       </c>
@@ -11595,62 +7113,62 @@
         <v>1.533324546744602E-3</v>
       </c>
       <c r="AE43" s="7">
         <f t="shared" ref="AE43:AF43" si="107">AE15/AE$32</f>
         <v>1.674324840843195E-3</v>
       </c>
       <c r="AF43" s="19">
         <f t="shared" si="107"/>
         <v>1.76057427049581E-3</v>
       </c>
     </row>
     <row r="44" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B44" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C44" s="7">
         <f t="shared" si="51"/>
         <v>4.1370464568408023E-3</v>
       </c>
       <c r="D44" s="7">
         <f t="shared" si="52"/>
         <v>3.8248568591896272E-3</v>
       </c>
       <c r="E44" s="7">
         <f t="shared" si="28"/>
-        <v>4.6923096705614653E-3</v>
+        <v>4.6923773146697358E-3</v>
       </c>
       <c r="F44" s="59">
         <f t="shared" si="28"/>
         <v>4.6118612211509848E-3</v>
       </c>
       <c r="G44" s="71">
         <v>4.1808518573958602E-3</v>
       </c>
       <c r="H44" s="62">
         <f t="shared" ref="H44" si="108">H16/H$32</f>
-        <v>4.9839210922330481E-3</v>
+        <v>4.9839210997870897E-3</v>
       </c>
       <c r="I44" s="62">
         <f t="shared" ref="I44:K44" si="109">I16/I$32</f>
         <v>7.0570316061910679E-3</v>
       </c>
       <c r="J44" s="62">
         <f t="shared" si="109"/>
         <v>8.1943142317643502E-3</v>
       </c>
       <c r="K44" s="62">
         <f t="shared" si="109"/>
         <v>6.2313434656276071E-3</v>
       </c>
       <c r="L44" s="62">
         <f t="shared" ref="L44:M44" si="110">L16/L$32</f>
         <v>5.4132399935523873E-3</v>
       </c>
       <c r="M44" s="7">
         <f t="shared" si="110"/>
         <v>5.986684032650934E-3</v>
       </c>
       <c r="N44" s="7">
         <f t="shared" ref="N44" si="111">N16/N$32</f>
         <v>6.2063460697668578E-3</v>
       </c>
@@ -11719,62 +7237,62 @@
         <v>2.3323520189006807E-3</v>
       </c>
       <c r="AE44" s="7">
         <f t="shared" ref="AE44:AF44" si="118">AE16/AE$32</f>
         <v>1.8499230852606927E-3</v>
       </c>
       <c r="AF44" s="19">
         <f t="shared" si="118"/>
         <v>2.0690068113916886E-3</v>
       </c>
     </row>
     <row r="45" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B45" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C45" s="7">
         <f t="shared" si="51"/>
         <v>3.8386704926766284E-3</v>
       </c>
       <c r="D45" s="7">
         <f t="shared" si="52"/>
         <v>3.9605283778342939E-3</v>
       </c>
       <c r="E45" s="7">
         <f t="shared" si="28"/>
-        <v>4.9209238488334642E-3</v>
+        <v>4.9209947886326242E-3</v>
       </c>
       <c r="F45" s="59">
         <f t="shared" si="28"/>
         <v>4.8243700900638302E-3</v>
       </c>
       <c r="G45" s="71">
         <v>4.4394848443796162E-3</v>
       </c>
       <c r="H45" s="62">
         <f t="shared" ref="H45" si="119">H17/H$32</f>
-        <v>4.993469386266115E-3</v>
+        <v>4.9934693938346294E-3</v>
       </c>
       <c r="I45" s="62">
         <f t="shared" ref="I45:K45" si="120">I17/I$32</f>
         <v>4.6065481052528813E-3</v>
       </c>
       <c r="J45" s="62">
         <f t="shared" si="120"/>
         <v>4.0081203234213839E-3</v>
       </c>
       <c r="K45" s="62">
         <f t="shared" si="120"/>
         <v>3.2517153737618076E-3</v>
       </c>
       <c r="L45" s="62">
         <f t="shared" ref="L45:M45" si="121">L17/L$32</f>
         <v>3.4717068465174141E-3</v>
       </c>
       <c r="M45" s="7">
         <f t="shared" si="121"/>
         <v>3.1963629222190506E-3</v>
       </c>
       <c r="N45" s="7">
         <f t="shared" ref="N45" si="122">N17/N$32</f>
         <v>3.7824820841932693E-3</v>
       </c>
@@ -11843,62 +7361,62 @@
         <v>4.0596504773782269E-3</v>
       </c>
       <c r="AE45" s="7">
         <f t="shared" ref="AE45:AF45" si="129">AE17/AE$32</f>
         <v>3.5172637297820174E-3</v>
       </c>
       <c r="AF45" s="19">
         <f t="shared" si="129"/>
         <v>3.3220606541681866E-3</v>
       </c>
     </row>
     <row r="46" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B46" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C46" s="7">
         <f t="shared" si="51"/>
         <v>4.8183171166144616E-2</v>
       </c>
       <c r="D46" s="7">
         <f t="shared" si="52"/>
         <v>5.1327473630834848E-2</v>
       </c>
       <c r="E46" s="7">
         <f t="shared" si="28"/>
-        <v>6.8186948133192107E-2</v>
+        <v>6.8187931112924052E-2</v>
       </c>
       <c r="F46" s="59">
         <f t="shared" si="28"/>
         <v>5.3770317547997999E-2</v>
       </c>
       <c r="G46" s="71">
         <v>5.5615707543028636E-2</v>
       </c>
       <c r="H46" s="62">
         <f t="shared" ref="H46" si="130">H18/H$32</f>
-        <v>5.4335443971521978E-2</v>
+        <v>5.433544405387726E-2</v>
       </c>
       <c r="I46" s="62">
         <f t="shared" ref="I46:K46" si="131">I18/I$32</f>
         <v>5.1676480561257031E-2</v>
       </c>
       <c r="J46" s="62">
         <f t="shared" si="131"/>
         <v>4.9187016659469188E-2</v>
       </c>
       <c r="K46" s="62">
         <f t="shared" si="131"/>
         <v>4.1930944204348918E-2</v>
       </c>
       <c r="L46" s="62">
         <f t="shared" ref="L46:M46" si="132">L18/L$32</f>
         <v>4.412319433483302E-2</v>
       </c>
       <c r="M46" s="7">
         <f t="shared" si="132"/>
         <v>4.0960349593745608E-2</v>
       </c>
       <c r="N46" s="7">
         <f t="shared" ref="N46" si="133">N18/N$32</f>
         <v>4.1881491380471002E-2</v>
       </c>
@@ -11966,62 +7484,62 @@
         <f t="shared" si="139"/>
         <v>4.1885355476251739E-2</v>
       </c>
       <c r="AE46" s="7">
         <f t="shared" ref="AE46:AF46" si="140">AE18/AE$32</f>
         <v>4.0765805402181617E-2</v>
       </c>
       <c r="AF46" s="19">
         <f t="shared" si="140"/>
         <v>4.0446340859080061E-2</v>
       </c>
     </row>
     <row r="47" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B47" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C47" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D47" s="7">
         <f t="shared" si="52"/>
         <v>4.4740564997291033E-3</v>
       </c>
       <c r="E47" s="7">
         <f t="shared" si="28"/>
-        <v>5.5649573122281181E-3</v>
+        <v>5.5650375363824013E-3</v>
       </c>
       <c r="F47" s="59">
         <f t="shared" si="28"/>
         <v>5.29876089871021E-3</v>
       </c>
       <c r="G47" s="71">
         <v>6.6418497414116673E-3</v>
       </c>
       <c r="H47" s="62">
         <f t="shared" ref="H47" si="141">H19/H$32</f>
-        <v>6.6117160171819999E-3</v>
+        <v>6.6117160272032615E-3</v>
       </c>
       <c r="I47" s="62">
         <f t="shared" ref="I47:K47" si="142">I19/I$32</f>
         <v>6.2346390162299568E-3</v>
       </c>
       <c r="J47" s="62">
         <f t="shared" si="142"/>
         <v>6.0542102937440213E-3</v>
       </c>
       <c r="K47" s="62">
         <f t="shared" si="142"/>
         <v>5.1635129202512661E-3</v>
       </c>
       <c r="L47" s="62">
         <f t="shared" ref="L47:M47" si="143">L19/L$32</f>
         <v>5.4420450691199272E-3</v>
       </c>
       <c r="M47" s="7">
         <f t="shared" si="143"/>
         <v>5.7555600211980536E-3</v>
       </c>
       <c r="N47" s="7">
         <f t="shared" ref="N47" si="144">N19/N$32</f>
         <v>5.6390872702997107E-3</v>
       </c>
@@ -12089,62 +7607,62 @@
         <f t="shared" si="150"/>
         <v>6.181202632633236E-3</v>
       </c>
       <c r="AE47" s="7">
         <f t="shared" ref="AE47:AF47" si="151">AE19/AE$32</f>
         <v>5.6301515246146893E-3</v>
       </c>
       <c r="AF47" s="19">
         <f t="shared" si="151"/>
         <v>6.0421745945873394E-3</v>
       </c>
     </row>
     <row r="48" spans="1:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B48" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C48" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D48" s="7">
         <f t="shared" si="52"/>
         <v>4.3785315651901965E-3</v>
       </c>
       <c r="E48" s="7">
         <f t="shared" si="28"/>
-        <v>3.3669067125089536E-3</v>
+        <v>3.3669552496725656E-3</v>
       </c>
       <c r="F48" s="59">
         <f t="shared" si="28"/>
         <v>2.5917942616884228E-3</v>
       </c>
       <c r="G48" s="71">
         <v>3.8503732219720959E-3</v>
       </c>
       <c r="H48" s="62">
         <f t="shared" ref="H48" si="152">H20/H$32</f>
-        <v>4.2021865715141478E-3</v>
+        <v>4.2021865778833281E-3</v>
       </c>
       <c r="I48" s="62">
         <f t="shared" ref="I48:K48" si="153">I20/I$32</f>
         <v>4.4404120326487443E-3</v>
       </c>
       <c r="J48" s="62">
         <f t="shared" si="153"/>
         <v>4.4545972214621215E-3</v>
       </c>
       <c r="K48" s="62">
         <f t="shared" si="153"/>
         <v>4.2443736402243103E-3</v>
       </c>
       <c r="L48" s="62">
         <f t="shared" ref="L48:M48" si="154">L20/L$32</f>
         <v>3.3777162885636957E-3</v>
       </c>
       <c r="M48" s="7">
         <f t="shared" si="154"/>
         <v>3.1517312654497447E-3</v>
       </c>
       <c r="N48" s="7">
         <f t="shared" ref="N48" si="155">N20/N$32</f>
         <v>3.1974152686825804E-3</v>
       </c>
@@ -12212,62 +7730,62 @@
         <f t="shared" si="161"/>
         <v>2.9156293990607283E-3</v>
       </c>
       <c r="AE48" s="7">
         <f t="shared" ref="AE48:AF48" si="162">AE20/AE$32</f>
         <v>2.9180856750224576E-3</v>
       </c>
       <c r="AF48" s="19">
         <f t="shared" si="162"/>
         <v>3.0340082962281648E-3</v>
       </c>
     </row>
     <row r="49" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B49" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C49" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D49" s="7">
         <f t="shared" si="52"/>
         <v>1.486362713295692E-3</v>
       </c>
       <c r="E49" s="7">
         <f t="shared" si="28"/>
-        <v>1.5005587620326617E-3</v>
+        <v>1.5005803940148822E-3</v>
       </c>
       <c r="F49" s="59">
         <f t="shared" si="28"/>
         <v>1.1533398352121416E-3</v>
       </c>
       <c r="G49" s="71">
         <v>1.3875345207461898E-3</v>
       </c>
       <c r="H49" s="62">
         <f t="shared" ref="H49" si="163">H21/H$32</f>
-        <v>1.3094532062862601E-3</v>
+        <v>1.3094532082709755E-3</v>
       </c>
       <c r="I49" s="62">
         <f t="shared" ref="I49:K49" si="164">I21/I$32</f>
         <v>1.2614184436797737E-3</v>
       </c>
       <c r="J49" s="62">
         <f t="shared" si="164"/>
         <v>1.4315563418901987E-3</v>
       </c>
       <c r="K49" s="62">
         <f t="shared" si="164"/>
         <v>1.0691837603589768E-3</v>
       </c>
       <c r="L49" s="62">
         <f t="shared" ref="L49:M49" si="165">L21/L$32</f>
         <v>1.0194991182032134E-3</v>
       </c>
       <c r="M49" s="7">
         <f t="shared" si="165"/>
         <v>1.0467965924109966E-3</v>
       </c>
       <c r="N49" s="7">
         <f t="shared" ref="N49" si="166">N21/N$32</f>
         <v>8.5337157573358994E-4</v>
       </c>
@@ -12335,62 +7853,62 @@
         <f t="shared" si="172"/>
         <v>9.4996365035199498E-4</v>
       </c>
       <c r="AE49" s="7">
         <f t="shared" ref="AE49:AF49" si="173">AE21/AE$32</f>
         <v>1.049755548904E-3</v>
       </c>
       <c r="AF49" s="19">
         <f t="shared" si="173"/>
         <v>9.5974607619593545E-4</v>
       </c>
     </row>
     <row r="50" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B50" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C50" s="29" t="s">
         <v>8</v>
       </c>
       <c r="D50" s="7">
         <f t="shared" si="52"/>
         <v>1.8418412177460476E-3</v>
       </c>
       <c r="E50" s="7">
         <f t="shared" si="28"/>
-        <v>1.6181088122311862E-3</v>
+        <v>1.61813213880922E-3</v>
       </c>
       <c r="F50" s="59">
         <f t="shared" si="28"/>
         <v>1.23646778410078E-3</v>
       </c>
       <c r="G50" s="71">
         <v>1.4434396302386394E-3</v>
       </c>
       <c r="H50" s="62">
         <f t="shared" ref="H50" si="174">H22/H$32</f>
-        <v>1.6859234586139085E-3</v>
+        <v>1.6859234611692332E-3</v>
       </c>
       <c r="I50" s="62">
         <f t="shared" ref="I50:K50" si="175">I22/I$32</f>
         <v>1.5629597730268633E-3</v>
       </c>
       <c r="J50" s="62">
         <f t="shared" si="175"/>
         <v>1.2941332359859086E-3</v>
       </c>
       <c r="K50" s="62">
         <f t="shared" si="175"/>
         <v>9.248343320395067E-4</v>
       </c>
       <c r="L50" s="62">
         <f t="shared" ref="L50:M50" si="176">L22/L$32</f>
         <v>9.2365959442769073E-4</v>
       </c>
       <c r="M50" s="7">
         <f t="shared" si="176"/>
         <v>9.8917182507439385E-4</v>
       </c>
       <c r="N50" s="7">
         <f t="shared" ref="N50" si="177">N22/N$32</f>
         <v>9.5579691171749194E-4</v>
       </c>
@@ -12466,51 +7984,51 @@
         <f t="shared" si="184"/>
         <v>1.7154427116268566E-3</v>
       </c>
     </row>
     <row r="51" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B51" s="47" t="s">
         <v>31</v>
       </c>
       <c r="C51" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D51" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E51" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F51" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G51" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H51" s="62">
         <f t="shared" ref="H51" si="185">H23/H$32</f>
-        <v>2.2901577887494084E-3</v>
+        <v>2.2901577922205601E-3</v>
       </c>
       <c r="I51" s="62">
         <f t="shared" ref="I51:K51" si="186">I23/I$32</f>
         <v>2.1481887841313303E-3</v>
       </c>
       <c r="J51" s="62">
         <f t="shared" si="186"/>
         <v>1.71171247774902E-3</v>
       </c>
       <c r="K51" s="62">
         <f t="shared" si="186"/>
         <v>1.9678596813037111E-3</v>
       </c>
       <c r="L51" s="62">
         <f t="shared" ref="L51:M51" si="187">L23/L$32</f>
         <v>2.0037501818430735E-3</v>
       </c>
       <c r="M51" s="7">
         <f t="shared" si="187"/>
         <v>1.9222521591987266E-3</v>
       </c>
       <c r="N51" s="7">
         <f t="shared" ref="N51" si="188">N23/N$32</f>
         <v>1.91539887165881E-3</v>
       </c>
@@ -12586,51 +8104,51 @@
         <f t="shared" si="195"/>
         <v>1.6174839368952496E-3</v>
       </c>
     </row>
     <row r="52" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B52" s="47" t="s">
         <v>32</v>
       </c>
       <c r="C52" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D52" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E52" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F52" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G52" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H52" s="62">
         <f t="shared" ref="H52" si="196">H24/H$32</f>
-        <v>1.8077953944421468E-3</v>
+        <v>1.8077953971821906E-3</v>
       </c>
       <c r="I52" s="62">
         <f t="shared" ref="I52:K52" si="197">I24/I$32</f>
         <v>1.5193149541580186E-3</v>
       </c>
       <c r="J52" s="62">
         <f t="shared" si="197"/>
         <v>1.0262014372873249E-3</v>
       </c>
       <c r="K52" s="62">
         <f t="shared" si="197"/>
         <v>7.0546468903890508E-4</v>
       </c>
       <c r="L52" s="62">
         <f t="shared" ref="L52:M52" si="198">L24/L$32</f>
         <v>7.7969382353793362E-4</v>
       </c>
       <c r="M52" s="7">
         <f t="shared" si="198"/>
         <v>5.3498467064800811E-4</v>
       </c>
       <c r="N52" s="7">
         <f t="shared" ref="N52" si="199">N24/N$32</f>
         <v>3.2394236446335709E-4</v>
       </c>
@@ -12706,51 +8224,51 @@
         <f t="shared" si="206"/>
         <v>5.0285388822354673E-4</v>
       </c>
     </row>
     <row r="53" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B53" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C53" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D53" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E53" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F53" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G53" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H53" s="62">
         <f t="shared" ref="H53" si="207">H25/H$32</f>
-        <v>5.9465707278923497E-3</v>
+        <v>5.9465707369054628E-3</v>
       </c>
       <c r="I53" s="62">
         <f t="shared" ref="I53:K53" si="208">I25/I$32</f>
         <v>7.224943879582813E-3</v>
       </c>
       <c r="J53" s="62">
         <f t="shared" si="208"/>
         <v>7.5465100209894265E-3</v>
       </c>
       <c r="K53" s="62">
         <f t="shared" si="208"/>
         <v>8.1085938069874839E-4</v>
       </c>
       <c r="L53" s="62">
         <f t="shared" ref="L53:M53" si="209">L25/L$32</f>
         <v>0</v>
       </c>
       <c r="M53" s="7">
         <f t="shared" si="209"/>
         <v>0</v>
       </c>
       <c r="N53" s="7">
         <f t="shared" ref="N53" si="210">N25/N$32</f>
         <v>0</v>
       </c>
@@ -12826,51 +8344,51 @@
         <f t="shared" si="217"/>
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B54" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C54" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D54" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E54" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F54" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G54" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H54" s="62">
         <f t="shared" ref="H54" si="218">H26/H$32</f>
-        <v>2.1296918936126257E-3</v>
+        <v>2.1296918968405623E-3</v>
       </c>
       <c r="I54" s="62">
         <f t="shared" ref="I54:K54" si="219">I26/I$32</f>
         <v>2.2762163200079517E-3</v>
       </c>
       <c r="J54" s="62">
         <f t="shared" si="219"/>
         <v>2.6167068818630326E-3</v>
       </c>
       <c r="K54" s="62">
         <f t="shared" si="219"/>
         <v>1.7856973547626161E-3</v>
       </c>
       <c r="L54" s="62">
         <f t="shared" ref="L54:M54" si="220">L26/L$32</f>
         <v>1.8887057164742272E-3</v>
       </c>
       <c r="M54" s="7">
         <f t="shared" si="220"/>
         <v>2.1540528891173289E-3</v>
       </c>
       <c r="N54" s="7">
         <f t="shared" ref="N54" si="221">N26/N$32</f>
         <v>2.3129400975261914E-3</v>
       </c>
@@ -12946,51 +8464,51 @@
         <f t="shared" si="228"/>
         <v>5.8681397292542148E-4</v>
       </c>
     </row>
     <row r="55" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B55" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C55" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D55" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E55" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F55" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G55" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H55" s="62">
         <f t="shared" ref="H55" si="229">H27/H$32</f>
-        <v>3.4868496884586132E-3</v>
+        <v>3.5335359734351202E-3</v>
       </c>
       <c r="I55" s="62">
         <f t="shared" ref="I55:K55" si="230">I27/I$32</f>
         <v>3.390594329327359E-3</v>
       </c>
       <c r="J55" s="62">
         <f t="shared" si="230"/>
         <v>3.3497117250406981E-3</v>
       </c>
       <c r="K55" s="62">
         <f t="shared" si="230"/>
         <v>2.4524604545350702E-3</v>
       </c>
       <c r="L55" s="62">
         <f t="shared" ref="L55:M55" si="231">L27/L$32</f>
         <v>2.7940778777032719E-3</v>
       </c>
       <c r="M55" s="7">
         <f t="shared" si="231"/>
         <v>2.6266242768730745E-3</v>
       </c>
       <c r="N55" s="7">
         <f t="shared" ref="N55" si="232">N27/N$32</f>
         <v>2.4319055836948388E-3</v>
       </c>
@@ -13066,51 +8584,51 @@
         <f t="shared" si="239"/>
         <v>1.4108113143904617E-3</v>
       </c>
     </row>
     <row r="56" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B56" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C56" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D56" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E56" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F56" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G56" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H56" s="62">
         <f t="shared" ref="H56" si="240">H28/H$32</f>
-        <v>3.2512543092235472E-3</v>
+        <v>3.2512543141514165E-3</v>
       </c>
       <c r="I56" s="62">
         <f t="shared" ref="I56:K56" si="241">I28/I$32</f>
         <v>7.0666980203884355E-3</v>
       </c>
       <c r="J56" s="62">
         <f t="shared" si="241"/>
         <v>7.2100072173226816E-3</v>
       </c>
       <c r="K56" s="62">
         <f t="shared" si="241"/>
         <v>6.1021296068247298E-3</v>
       </c>
       <c r="L56" s="62">
         <f t="shared" ref="L56:M56" si="242">L28/L$32</f>
         <v>5.7549005479435754E-3</v>
       </c>
       <c r="M56" s="7">
         <f t="shared" si="242"/>
         <v>5.5486917112198908E-3</v>
       </c>
       <c r="N56" s="7">
         <f t="shared" ref="N56" si="243">N28/N$32</f>
         <v>6.0622224007520842E-3</v>
       </c>
@@ -13186,51 +8704,51 @@
         <f t="shared" si="250"/>
         <v>4.8403938035991379E-3</v>
       </c>
     </row>
     <row r="57" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B57" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C57" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D57" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E57" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F57" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G57" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H57" s="62">
         <f t="shared" ref="H57" si="251">H29/H$32</f>
-        <v>1.7451034165822427E-3</v>
+        <v>1.7451034192272656E-3</v>
       </c>
       <c r="I57" s="62">
         <f t="shared" ref="I57:K57" si="252">I29/I$32</f>
         <v>2.1514962453567524E-3</v>
       </c>
       <c r="J57" s="62">
         <f t="shared" si="252"/>
         <v>8.1958209101936708E-4</v>
       </c>
       <c r="K57" s="62">
         <f t="shared" si="252"/>
         <v>2.937914606584309E-4</v>
       </c>
       <c r="L57" s="62">
         <f t="shared" ref="L57:M57" si="253">L29/L$32</f>
         <v>1.406167807640646E-4</v>
       </c>
       <c r="M57" s="7">
         <f t="shared" si="253"/>
         <v>1.0116549476618344E-4</v>
       </c>
       <c r="N57" s="7">
         <f t="shared" ref="N57" si="254">N29/N$32</f>
         <v>1.0179509561161269E-4</v>
       </c>
@@ -13306,51 +8824,51 @@
         <f t="shared" si="261"/>
         <v>7.8452723720204059E-4</v>
       </c>
     </row>
     <row r="58" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" x14ac:dyDescent="0.15">
       <c r="B58" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C58" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D58" s="27" t="s">
         <v>8</v>
       </c>
       <c r="E58" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F58" s="58" t="s">
         <v>8</v>
       </c>
       <c r="G58" s="69" t="s">
         <v>8</v>
       </c>
       <c r="H58" s="62">
         <f t="shared" ref="H58" si="262">H30/H$32</f>
-        <v>9.4500438240718236E-4</v>
+        <v>9.4500438383950894E-4</v>
       </c>
       <c r="I58" s="62">
         <f t="shared" ref="I58:K58" si="263">I30/I$32</f>
         <v>9.7717964613535562E-4</v>
       </c>
       <c r="J58" s="62">
         <f t="shared" si="263"/>
         <v>2.5488681920015415E-3</v>
       </c>
       <c r="K58" s="62">
         <f t="shared" si="263"/>
         <v>2.7042103777950091E-3</v>
       </c>
       <c r="L58" s="62">
         <f t="shared" ref="L58:M58" si="264">L30/L$32</f>
         <v>2.6285598090972457E-3</v>
       </c>
       <c r="M58" s="7">
         <f t="shared" si="264"/>
         <v>2.9434165531444E-3</v>
       </c>
       <c r="N58" s="7">
         <f t="shared" ref="N58" si="265">N30/N$32</f>
         <v>2.8422453443791925E-3</v>
       </c>
@@ -13419,62 +8937,62 @@
         <v>4.8817612727798188E-3</v>
       </c>
       <c r="AE58" s="7">
         <f t="shared" ref="AE58:AF58" si="272">AE30/AE$32</f>
         <v>4.3742168207559729E-3</v>
       </c>
       <c r="AF58" s="19">
         <f t="shared" si="272"/>
         <v>4.6824061046011247E-3</v>
       </c>
     </row>
     <row r="59" spans="2:32" s="8" customFormat="1" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
       <c r="B59" s="49" t="s">
         <v>4</v>
       </c>
       <c r="C59" s="7">
         <f>C31/C$32</f>
         <v>5.1950672877370221E-2</v>
       </c>
       <c r="D59" s="22">
         <f>D31/D$32</f>
         <v>4.6031188060823902E-2</v>
       </c>
       <c r="E59" s="7">
         <f>E31/E$32</f>
-        <v>3.8512545709873017E-2</v>
+        <v>3.8513100904861132E-2</v>
       </c>
       <c r="F59" s="59">
         <f>F31/F$32</f>
         <v>4.8105254587011016E-2</v>
       </c>
       <c r="G59" s="71">
         <v>4.7076213041725441E-2</v>
       </c>
       <c r="H59" s="62">
         <f t="shared" ref="H59" si="273">H31/H$32</f>
-        <v>2.9744214092584886E-2</v>
+        <v>2.9697526342293688E-2</v>
       </c>
       <c r="I59" s="62">
         <f t="shared" ref="I59:K59" si="274">I31/I$32</f>
         <v>2.9716109156148748E-2</v>
       </c>
       <c r="J59" s="62">
         <f t="shared" si="274"/>
         <v>2.7664981937608735E-2</v>
       </c>
       <c r="K59" s="62">
         <f t="shared" si="274"/>
         <v>2.479102662247366E-2</v>
       </c>
       <c r="L59" s="62">
         <f t="shared" ref="L59:M59" si="275">L31/L$32</f>
         <v>3.1259899098949002E-2</v>
       </c>
       <c r="M59" s="7">
         <f t="shared" si="275"/>
         <v>1.9309063238417488E-2</v>
       </c>
       <c r="N59" s="7">
         <f t="shared" ref="N59" si="276">N31/N$32</f>
         <v>1.9378958285964507E-2</v>
       </c>
@@ -13555,51 +9073,51 @@
       <c r="B60" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="10">
         <f t="shared" ref="C60:G60" si="284">SUM(C36:C59)</f>
         <v>0.99999999999999989</v>
       </c>
       <c r="D60" s="25">
         <f>SUM(D36:D59)</f>
         <v>1</v>
       </c>
       <c r="E60" s="10">
         <f t="shared" si="284"/>
         <v>1.0000000000000002</v>
       </c>
       <c r="F60" s="25">
         <f t="shared" si="284"/>
         <v>0.99999999999999989</v>
       </c>
       <c r="G60" s="10">
         <f t="shared" si="284"/>
         <v>1</v>
       </c>
       <c r="H60" s="10">
         <f t="shared" ref="H60" si="285">SUM(H36:H59)</f>
-        <v>1.0000000000000004</v>
+        <v>1</v>
       </c>
       <c r="I60" s="10">
         <f>SUM(I36:I59)</f>
         <v>1.0000000000000002</v>
       </c>
       <c r="J60" s="10">
         <f t="shared" ref="J60" si="286">SUM(J36:J59)</f>
         <v>1.0000000000000002</v>
       </c>
       <c r="K60" s="10">
         <f>K32/K$32</f>
         <v>1</v>
       </c>
       <c r="L60" s="10">
         <f>L32/L$32</f>
         <v>1</v>
       </c>
       <c r="M60" s="10">
         <f t="shared" ref="M60:N60" si="287">M32/M$32</f>
         <v>1</v>
       </c>
       <c r="N60" s="10">
         <f t="shared" si="287"/>
         <v>1</v>
       </c>
@@ -13691,70 +9209,70 @@
         <v>7</v>
       </c>
       <c r="D63" s="13"/>
     </row>
     <row r="64" spans="2:32" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="65" spans="2:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B65" s="20" t="s">
         <v>68</v>
       </c>
       <c r="D65" s="1"/>
     </row>
     <row r="66" spans="2:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D66" s="1"/>
     </row>
     <row r="67" spans="2:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D67" s="1"/>
     </row>
     <row r="68" spans="2:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D68" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="NI0JKnRyaCssvtYuh3BkNipiFcV8prgyOKl3bqQn+1Fcg+qfWAeIVneArKTZ7KzKPnGcRbD6n1b9UAA4F6fagA==" saltValue="ZubMcpzEFoYje2WKw9LYXA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="viEx6eU008wf9KsdmHPR0/VnINB57u+iJQo2mavBWr/Ke9K1Bsq4ioTYbK6YTaxuSoyKYHlyP5bNG3a2vO1MoA==" saltValue="5CQcAn1sVvgAS7SdU5ygqA==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="8" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1" alignWithMargins="0">
     <oddHeader>&amp;CCayman Islands Monetary Authority</oddHeader>
   </headerFooter>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B1:AF67"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="5" topLeftCell="U6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="AE2" sqref="AE2"/>
+      <selection pane="bottomRight" activeCell="AF1" sqref="AF1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="30.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" style="1" customWidth="1"/>
     <col min="4" max="4" width="16" style="11" customWidth="1"/>
     <col min="5" max="12" width="16" style="1" customWidth="1"/>
     <col min="13" max="13" width="13.140625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16" width="13.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="17" max="17" width="16" style="1" customWidth="1"/>
     <col min="18" max="21" width="13.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="16" style="1" customWidth="1"/>
     <col min="23" max="26" width="13.28515625" style="1" customWidth="1"/>
     <col min="27" max="27" width="16" style="1" customWidth="1"/>
     <col min="28" max="29" width="13.28515625" style="1" customWidth="1"/>
     <col min="30" max="30" width="11.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="11.85546875" style="1" customWidth="1"/>
     <col min="32" max="32" width="16" style="1" customWidth="1"/>
     <col min="33" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:32" ht="16.5" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:32" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
@@ -13913,2768 +9431,2384 @@
       <c r="E8" s="51">
         <v>951576.59000000008</v>
       </c>
       <c r="F8" s="66">
         <v>825503</v>
       </c>
       <c r="G8" s="72">
         <v>748502</v>
       </c>
       <c r="H8" s="77">
         <v>930885.91</v>
       </c>
       <c r="I8" s="77">
         <v>1041477.77</v>
       </c>
       <c r="J8" s="77">
         <v>950878.04142857133</v>
       </c>
       <c r="K8" s="77">
         <v>569808.99</v>
       </c>
       <c r="L8" s="77">
         <v>1105449.52</v>
       </c>
       <c r="M8" s="28">
-        <f>'[1]Remittance Activities'!$E$31</f>
         <v>322030.19</v>
       </c>
       <c r="N8" s="28">
-        <f>'[2]Remittance Activities'!$E$31</f>
         <v>348499.85</v>
       </c>
       <c r="O8" s="28">
-        <f>'[17]Remittance Activities'!$E$31</f>
         <v>370678.19487804879</v>
       </c>
       <c r="P8" s="28">
-        <f>'[4]Remittance Activities'!$E$31</f>
         <v>425086.05853658536</v>
       </c>
       <c r="Q8" s="32">
         <f>SUM(M8:P8)</f>
         <v>1466294.2934146342</v>
       </c>
       <c r="R8" s="28">
-        <f>'[5]Remittance Activities'!$E$31</f>
         <v>379820.76195121941</v>
       </c>
       <c r="S8" s="28">
-        <f>'[6]Remittance Activities'!$E$31</f>
         <v>337541.90073170734</v>
       </c>
       <c r="T8" s="28">
-        <f>'[7]Remittance Activities'!$E$31</f>
         <v>384203.80414634134</v>
       </c>
       <c r="U8" s="28">
-        <f>'[8]Remittance Activities'!$E$31</f>
         <v>389551.93804878055</v>
       </c>
       <c r="V8" s="32">
         <f>SUM(R8:U8)</f>
         <v>1491118.4048780487</v>
       </c>
       <c r="W8" s="28">
-        <f>'[9]Remittance Activities'!$E$31</f>
         <v>331585.90456445992</v>
       </c>
       <c r="X8" s="28">
-        <f>'[10]Remittance Activities'!$E$31</f>
         <v>359485.5979558652</v>
       </c>
       <c r="Y8" s="28">
-        <f>'[11]Remittance Activities'!$E$31</f>
         <v>358001.21006968647</v>
       </c>
       <c r="Z8" s="28">
-        <f>'[12]Remittance Activities'!$E$31</f>
         <v>371451.41190476192</v>
       </c>
       <c r="AA8" s="32">
         <f>SUM(W8:Z8)</f>
         <v>1420524.1244947733</v>
       </c>
       <c r="AB8" s="28">
-        <f>'[13]Remittance Activities'!$E$31</f>
         <v>293637.23907664919</v>
       </c>
       <c r="AC8" s="28">
-        <f>'[14]Remittance Activities'!$E$31</f>
         <v>334997.74761904764</v>
       </c>
       <c r="AD8" s="28">
-        <f>'[15]Remittance Activities'!$E$31</f>
         <v>338239.64571428573</v>
       </c>
       <c r="AE8" s="28">
-        <f>'[16]Remittance Activities'!$E$31</f>
         <v>249453.88</v>
       </c>
       <c r="AF8" s="32">
         <f>SUM(AB8:AE8)</f>
         <v>1216328.5124099827</v>
       </c>
     </row>
     <row r="9" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="46" t="s">
         <v>1</v>
       </c>
       <c r="C9" s="24">
         <v>122361.13</v>
       </c>
       <c r="D9" s="28">
         <v>129767</v>
       </c>
       <c r="E9" s="52">
         <v>105945.43000000001</v>
       </c>
       <c r="F9" s="65">
         <v>85266</v>
       </c>
       <c r="G9" s="73">
         <v>112709</v>
       </c>
       <c r="H9" s="77">
         <v>105287.17</v>
       </c>
       <c r="I9" s="77">
         <v>112142.09999999999</v>
       </c>
       <c r="J9" s="77">
         <v>115575.41857142857</v>
       </c>
       <c r="K9" s="77">
         <v>56276.369999999995</v>
       </c>
       <c r="L9" s="77">
         <v>114261.38</v>
       </c>
       <c r="M9" s="28">
-        <f>'[1]Remittance Activities'!$F$31</f>
         <v>22325.46</v>
       </c>
       <c r="N9" s="28">
-        <f>'[2]Remittance Activities'!$F$31</f>
         <v>22043.65</v>
       </c>
       <c r="O9" s="28">
-        <f>'[17]Remittance Activities'!$F$31</f>
         <v>20473.768536585365</v>
       </c>
       <c r="P9" s="28">
-        <f>'[4]Remittance Activities'!$F$31</f>
         <v>34948.291219512197</v>
       </c>
       <c r="Q9" s="32">
         <f t="shared" ref="Q9:Q31" si="0">SUM(M9:P9)</f>
         <v>99791.169756097574</v>
       </c>
       <c r="R9" s="28">
-        <f>'[5]Remittance Activities'!$F$31</f>
         <v>31745.388536585371</v>
       </c>
       <c r="S9" s="28">
-        <f>'[6]Remittance Activities'!$F$31</f>
         <v>29140.394146341459</v>
       </c>
       <c r="T9" s="28">
-        <f>'[7]Remittance Activities'!$F$31</f>
         <v>34322.46</v>
       </c>
       <c r="U9" s="28">
-        <f>'[8]Remittance Activities'!$F$31</f>
         <v>39303.54</v>
       </c>
       <c r="V9" s="32">
         <f t="shared" ref="V9:V31" si="1">SUM(R9:U9)</f>
         <v>134511.78268292683</v>
       </c>
       <c r="W9" s="28">
-        <f>'[9]Remittance Activities'!$F$31</f>
         <v>22214.879047619048</v>
       </c>
       <c r="X9" s="28">
-        <f>'[10]Remittance Activities'!$F$31</f>
         <v>25641.226190476191</v>
       </c>
       <c r="Y9" s="28">
-        <f>'[11]Remittance Activities'!$F$31</f>
         <v>29351.147619047617</v>
       </c>
       <c r="Z9" s="28">
-        <f>'[12]Remittance Activities'!$F$31</f>
         <v>23745.370000000003</v>
       </c>
       <c r="AA9" s="32">
         <f t="shared" ref="AA9:AA31" si="2">SUM(W9:Z9)</f>
         <v>100952.62285714285</v>
       </c>
       <c r="AB9" s="28">
-        <f>'[13]Remittance Activities'!$F$31</f>
         <v>19515.307717685162</v>
       </c>
       <c r="AC9" s="28">
-        <f>'[14]Remittance Activities'!$F$31</f>
         <v>35858.329523809523</v>
       </c>
       <c r="AD9" s="28">
-        <f>'[15]Remittance Activities'!$F$31</f>
         <v>31388.926666666666</v>
       </c>
       <c r="AE9" s="28">
-        <f>'[16]Remittance Activities'!$F$31</f>
         <v>21893.01</v>
       </c>
       <c r="AF9" s="32">
         <f t="shared" ref="AF9:AF31" si="3">SUM(AB9:AE9)</f>
         <v>108655.57390816134</v>
       </c>
     </row>
     <row r="10" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="46" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="24">
         <v>75978.340000000011</v>
       </c>
       <c r="D10" s="28">
         <v>81026</v>
       </c>
       <c r="E10" s="52">
         <v>79820.17</v>
       </c>
       <c r="F10" s="65">
         <v>92836</v>
       </c>
       <c r="G10" s="73">
         <v>136909</v>
       </c>
       <c r="H10" s="77">
         <v>126733.66</v>
       </c>
       <c r="I10" s="77">
         <v>151654.13</v>
       </c>
       <c r="J10" s="77">
         <v>249605.13999999998</v>
       </c>
       <c r="K10" s="77">
         <v>94488.48000000001</v>
       </c>
       <c r="L10" s="77">
         <v>157047.60999999999</v>
       </c>
       <c r="M10" s="28">
-        <f>'[1]Remittance Activities'!$G$31</f>
         <v>74619.45</v>
       </c>
       <c r="N10" s="28">
-        <f>'[2]Remittance Activities'!$G$31</f>
         <v>59637.119999999995</v>
       </c>
       <c r="O10" s="28">
-        <f>'[17]Remittance Activities'!$G$31</f>
         <v>78739.555121951213</v>
       </c>
       <c r="P10" s="28">
-        <f>'[4]Remittance Activities'!$G$31</f>
         <v>72764.22024390244</v>
       </c>
       <c r="Q10" s="32">
         <f t="shared" si="0"/>
         <v>285760.34536585363</v>
       </c>
       <c r="R10" s="28">
-        <f>'[5]Remittance Activities'!$G$31</f>
         <v>87732.689024390245</v>
       </c>
       <c r="S10" s="28">
-        <f>'[6]Remittance Activities'!$G$31</f>
         <v>68751.27</v>
       </c>
       <c r="T10" s="28">
-        <f>'[7]Remittance Activities'!$G$31</f>
         <v>68950.429999999993</v>
       </c>
       <c r="U10" s="28">
-        <f>'[8]Remittance Activities'!$G$31</f>
         <v>67800.850000000006</v>
       </c>
       <c r="V10" s="32">
         <f t="shared" si="1"/>
         <v>293235.23902439023</v>
       </c>
       <c r="W10" s="28">
-        <f>'[9]Remittance Activities'!$G$31</f>
         <v>51040.14</v>
       </c>
       <c r="X10" s="28">
-        <f>'[10]Remittance Activities'!$G$31</f>
         <v>51151.19</v>
       </c>
       <c r="Y10" s="28">
-        <f>'[11]Remittance Activities'!$G$31</f>
         <v>60463.650952380951</v>
       </c>
       <c r="Z10" s="28">
-        <f>'[12]Remittance Activities'!$G$31</f>
         <v>57882.69</v>
       </c>
       <c r="AA10" s="32">
         <f t="shared" si="2"/>
         <v>220537.67095238095</v>
       </c>
       <c r="AB10" s="28">
-        <f>'[13]Remittance Activities'!$G$31</f>
         <v>28587.964428457777</v>
       </c>
       <c r="AC10" s="28">
-        <f>'[14]Remittance Activities'!$G$31</f>
         <v>37689.748571428572</v>
       </c>
       <c r="AD10" s="28">
-        <f>'[15]Remittance Activities'!$G$31</f>
         <v>36644.46</v>
       </c>
       <c r="AE10" s="28">
-        <f>'[16]Remittance Activities'!$G$31</f>
         <v>16753.010000000002</v>
       </c>
       <c r="AF10" s="32">
         <f t="shared" si="3"/>
         <v>119675.18299988637</v>
       </c>
     </row>
     <row r="11" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="46" t="s">
         <v>3</v>
       </c>
       <c r="C11" s="24">
         <v>41199.06</v>
       </c>
       <c r="D11" s="28">
         <v>50279</v>
       </c>
       <c r="E11" s="52">
         <v>40527.19</v>
       </c>
       <c r="F11" s="65">
         <v>52365</v>
       </c>
       <c r="G11" s="73">
         <v>79713</v>
       </c>
       <c r="H11" s="77">
         <v>27630.65</v>
       </c>
       <c r="I11" s="77">
         <v>25370.38</v>
       </c>
       <c r="J11" s="77">
         <v>47301.61</v>
       </c>
       <c r="K11" s="77">
         <v>15020.04</v>
       </c>
       <c r="L11" s="77">
         <v>23467.63</v>
       </c>
       <c r="M11" s="28">
-        <f>'[1]Remittance Activities'!$H$31</f>
         <v>18979.599999999999</v>
       </c>
       <c r="N11" s="28">
-        <f>'[2]Remittance Activities'!$H$31</f>
         <v>10762.88</v>
       </c>
       <c r="O11" s="28">
-        <f>'[17]Remittance Activities'!$H$31</f>
         <v>13580.27</v>
       </c>
       <c r="P11" s="28">
-        <f>'[4]Remittance Activities'!$H$31</f>
         <v>8640.0400000000009</v>
       </c>
       <c r="Q11" s="32">
         <f t="shared" si="0"/>
         <v>51962.79</v>
       </c>
       <c r="R11" s="28">
-        <f>'[5]Remittance Activities'!$H$31</f>
         <v>12655.42</v>
       </c>
       <c r="S11" s="28">
-        <f>'[6]Remittance Activities'!$H$31</f>
         <v>14797.949999999999</v>
       </c>
       <c r="T11" s="28">
-        <f>'[7]Remittance Activities'!$H$31</f>
         <v>10637.810000000001</v>
       </c>
       <c r="U11" s="28">
-        <f>'[8]Remittance Activities'!$H$31</f>
         <v>14442.210000000001</v>
       </c>
       <c r="V11" s="32">
         <f t="shared" si="1"/>
         <v>52533.39</v>
       </c>
       <c r="W11" s="28">
-        <f>'[9]Remittance Activities'!$H$31</f>
         <v>13041</v>
       </c>
       <c r="X11" s="28">
-        <f>'[10]Remittance Activities'!$H$31</f>
         <v>12427.099999999999</v>
       </c>
       <c r="Y11" s="28">
-        <f>'[11]Remittance Activities'!$H$31</f>
         <v>9381.27</v>
       </c>
       <c r="Z11" s="28">
-        <f>'[12]Remittance Activities'!$H$31</f>
         <v>14652.63</v>
       </c>
       <c r="AA11" s="32">
         <f t="shared" si="2"/>
         <v>49501.999999999993</v>
       </c>
       <c r="AB11" s="28">
-        <f>'[13]Remittance Activities'!$H$31</f>
         <v>7289.4215530923011</v>
       </c>
       <c r="AC11" s="28">
-        <f>'[14]Remittance Activities'!$H$31</f>
         <v>8272.73</v>
       </c>
       <c r="AD11" s="28">
-        <f>'[15]Remittance Activities'!$H$31</f>
         <v>17707.34</v>
       </c>
       <c r="AE11" s="28">
-        <f>'[16]Remittance Activities'!$H$31</f>
         <v>8299.8900000000012</v>
       </c>
       <c r="AF11" s="32">
         <f t="shared" si="3"/>
         <v>41569.381553092302</v>
       </c>
     </row>
     <row r="12" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="47" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="24">
         <v>32879.599999999999</v>
       </c>
       <c r="D12" s="28">
         <v>36665</v>
       </c>
       <c r="E12" s="52">
         <v>24351.23</v>
       </c>
       <c r="F12" s="65">
         <v>25789</v>
       </c>
       <c r="G12" s="73">
         <v>17128</v>
       </c>
       <c r="H12" s="77">
         <v>14525.039999999999</v>
       </c>
       <c r="I12" s="77">
         <v>25175.270000000004</v>
       </c>
       <c r="J12" s="77">
         <v>54466.929999999993</v>
       </c>
       <c r="K12" s="77">
         <v>6752.46</v>
       </c>
       <c r="L12" s="77">
         <v>20256.53</v>
       </c>
       <c r="M12" s="28">
-        <f>'[1]Remittance Activities'!$I$31</f>
         <v>3924.61</v>
       </c>
       <c r="N12" s="28">
-        <f>'[2]Remittance Activities'!$I$31</f>
         <v>10556.25</v>
       </c>
       <c r="O12" s="28">
-        <f>'[17]Remittance Activities'!$I$31</f>
         <v>9429.4700000000012</v>
       </c>
       <c r="P12" s="28">
-        <f>'[4]Remittance Activities'!$I$31</f>
         <v>12805.32</v>
       </c>
       <c r="Q12" s="32">
         <f t="shared" si="0"/>
         <v>36715.65</v>
       </c>
       <c r="R12" s="28">
-        <f>'[5]Remittance Activities'!$I$31</f>
         <v>9302.7799999999988</v>
       </c>
       <c r="S12" s="28">
-        <f>'[6]Remittance Activities'!$I$31</f>
         <v>8631.619999999999</v>
       </c>
       <c r="T12" s="28">
-        <f>'[7]Remittance Activities'!$I$31</f>
         <v>5611.75</v>
       </c>
       <c r="U12" s="28">
-        <f>'[8]Remittance Activities'!$I$31</f>
         <v>10717.509999999998</v>
       </c>
       <c r="V12" s="32">
         <f t="shared" si="1"/>
         <v>34263.659999999996</v>
       </c>
       <c r="W12" s="28">
-        <f>'[9]Remittance Activities'!$I$31</f>
         <v>5773.15</v>
       </c>
       <c r="X12" s="28">
-        <f>'[10]Remittance Activities'!$I$31</f>
         <v>7826.6399999999994</v>
       </c>
       <c r="Y12" s="28">
-        <f>'[11]Remittance Activities'!$I$31</f>
         <v>10408.040000000001</v>
       </c>
       <c r="Z12" s="28">
-        <f>'[12]Remittance Activities'!$I$31</f>
         <v>8161.63</v>
       </c>
       <c r="AA12" s="32">
         <f t="shared" si="2"/>
         <v>32169.460000000003</v>
       </c>
       <c r="AB12" s="28">
-        <f>'[13]Remittance Activities'!$I$31</f>
         <v>6514.3281028850088</v>
       </c>
       <c r="AC12" s="28">
-        <f>'[14]Remittance Activities'!$I$31</f>
         <v>7575.8</v>
       </c>
       <c r="AD12" s="28">
-        <f>'[15]Remittance Activities'!$I$31</f>
         <v>13190.45</v>
       </c>
       <c r="AE12" s="28">
-        <f>'[16]Remittance Activities'!$I$31</f>
         <v>7271.74</v>
       </c>
       <c r="AF12" s="32">
         <f t="shared" si="3"/>
         <v>34552.318102885009</v>
       </c>
     </row>
     <row r="13" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="47" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="24">
         <v>73121.850000000006</v>
       </c>
       <c r="D13" s="28">
         <v>97018</v>
       </c>
       <c r="E13" s="52">
         <v>75808.27</v>
       </c>
       <c r="F13" s="65">
         <v>28687</v>
       </c>
       <c r="G13" s="73">
         <v>21959</v>
       </c>
       <c r="H13" s="77">
         <v>45801.48</v>
       </c>
       <c r="I13" s="77">
         <v>65087.090000000004</v>
       </c>
       <c r="J13" s="77">
         <v>24207.620000000003</v>
       </c>
       <c r="K13" s="77">
         <v>33135.770000000004</v>
       </c>
       <c r="L13" s="77">
         <v>39825.01</v>
       </c>
       <c r="M13" s="28">
-        <f>'[1]Remittance Activities'!$J$31</f>
         <v>5502.5400000000009</v>
       </c>
       <c r="N13" s="28">
-        <f>'[2]Remittance Activities'!$J$31</f>
         <v>6203.4</v>
       </c>
       <c r="O13" s="28">
-        <f>'[17]Remittance Activities'!$J$31</f>
         <v>8121.32</v>
       </c>
       <c r="P13" s="28">
-        <f>'[4]Remittance Activities'!$J$31</f>
         <v>3841.96</v>
       </c>
       <c r="Q13" s="32">
         <f t="shared" si="0"/>
         <v>23669.22</v>
       </c>
       <c r="R13" s="28">
-        <f>'[5]Remittance Activities'!$J$31</f>
         <v>5875.93</v>
       </c>
       <c r="S13" s="28">
-        <f>'[6]Remittance Activities'!$J$31</f>
         <v>4127.59</v>
       </c>
       <c r="T13" s="28">
-        <f>'[7]Remittance Activities'!$J$31</f>
         <v>3951.16</v>
       </c>
       <c r="U13" s="28">
-        <f>'[8]Remittance Activities'!$J$31</f>
         <v>5339.3600000000006</v>
       </c>
       <c r="V13" s="32">
         <f t="shared" si="1"/>
         <v>19294.04</v>
       </c>
       <c r="W13" s="28">
-        <f>'[9]Remittance Activities'!$J$31</f>
         <v>4073.0599999999995</v>
       </c>
       <c r="X13" s="28">
-        <f>'[10]Remittance Activities'!$J$31</f>
         <v>2850.04</v>
       </c>
       <c r="Y13" s="28">
-        <f>'[11]Remittance Activities'!$J$31</f>
         <v>4835.7199999999993</v>
       </c>
       <c r="Z13" s="28">
-        <f>'[12]Remittance Activities'!$J$31</f>
         <v>6307.8899999999994</v>
       </c>
       <c r="AA13" s="32">
         <f t="shared" si="2"/>
         <v>18066.71</v>
       </c>
       <c r="AB13" s="28">
-        <f>'[13]Remittance Activities'!$J$31</f>
         <v>4358.7532779219582</v>
       </c>
       <c r="AC13" s="28">
-        <f>'[14]Remittance Activities'!$J$31</f>
         <v>7028.65</v>
       </c>
       <c r="AD13" s="28">
-        <f>'[15]Remittance Activities'!$J$31</f>
         <v>8011.1671428571435</v>
       </c>
       <c r="AE13" s="28">
-        <f>'[16]Remittance Activities'!$J$31</f>
         <v>17343.52</v>
       </c>
       <c r="AF13" s="32">
         <f t="shared" si="3"/>
         <v>36742.090420779103</v>
       </c>
     </row>
     <row r="14" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="47" t="s">
         <v>14</v>
       </c>
       <c r="C14" s="24">
         <v>11718.720000000001</v>
       </c>
       <c r="D14" s="28">
         <v>14391</v>
       </c>
       <c r="E14" s="52">
         <v>16574.13</v>
       </c>
       <c r="F14" s="65">
         <v>7917</v>
       </c>
       <c r="G14" s="73">
         <v>20873</v>
       </c>
       <c r="H14" s="77">
         <v>29931.75</v>
       </c>
       <c r="I14" s="77">
         <v>14790.81</v>
       </c>
       <c r="J14" s="77">
         <v>20607.643809523812</v>
       </c>
       <c r="K14" s="77">
         <v>7114.14</v>
       </c>
       <c r="L14" s="77">
         <v>7386.13</v>
       </c>
       <c r="M14" s="28">
-        <f>'[1]Remittance Activities'!$K$31</f>
         <v>1864.6</v>
       </c>
       <c r="N14" s="28">
-        <f>'[2]Remittance Activities'!$K$31</f>
         <v>6284.9700000000012</v>
       </c>
       <c r="O14" s="28">
-        <f>'[17]Remittance Activities'!$K$31</f>
         <v>2539.733902439024</v>
       </c>
       <c r="P14" s="28">
-        <f>'[4]Remittance Activities'!$K$31</f>
         <v>3679.6529268292643</v>
       </c>
       <c r="Q14" s="32">
         <f t="shared" si="0"/>
         <v>14368.956829268289</v>
       </c>
       <c r="R14" s="28">
-        <f>'[5]Remittance Activities'!$K$31</f>
         <v>4936.1687804878002</v>
       </c>
       <c r="S14" s="28">
-        <f>'[6]Remittance Activities'!$K$31</f>
         <v>4956.4100000000008</v>
       </c>
       <c r="T14" s="28">
-        <f>'[7]Remittance Activities'!$K$31</f>
         <v>5807.64</v>
       </c>
       <c r="U14" s="28">
-        <f>'[8]Remittance Activities'!$K$31</f>
         <v>6193.4400000000005</v>
       </c>
       <c r="V14" s="32">
         <f t="shared" si="1"/>
         <v>21893.6587804878</v>
       </c>
       <c r="W14" s="28">
-        <f>'[9]Remittance Activities'!$K$31</f>
         <v>10262.746190476191</v>
       </c>
       <c r="X14" s="28">
-        <f>'[10]Remittance Activities'!$K$31</f>
         <v>6610.577619047619</v>
       </c>
       <c r="Y14" s="28">
-        <f>'[11]Remittance Activities'!$K$31</f>
         <v>11834.137619047619</v>
       </c>
       <c r="Z14" s="28">
-        <f>'[12]Remittance Activities'!$K$31</f>
         <v>6570.7276190476196</v>
       </c>
       <c r="AA14" s="32">
         <f t="shared" si="2"/>
         <v>35278.189047619053</v>
       </c>
       <c r="AB14" s="28">
-        <f>'[13]Remittance Activities'!$K$31</f>
         <v>7083.4957178814602</v>
       </c>
       <c r="AC14" s="28">
-        <f>'[14]Remittance Activities'!$K$31</f>
         <v>15287.534761904761</v>
       </c>
       <c r="AD14" s="28">
-        <f>'[15]Remittance Activities'!$K$31</f>
         <v>4436.1861904761909</v>
       </c>
       <c r="AE14" s="28">
-        <f>'[16]Remittance Activities'!$K$31</f>
         <v>5383.63</v>
       </c>
       <c r="AF14" s="32">
         <f t="shared" si="3"/>
         <v>32190.84667026241</v>
       </c>
     </row>
     <row r="15" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B15" s="47" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="24">
         <v>38308.160000000003</v>
       </c>
       <c r="D15" s="28">
         <v>69897</v>
       </c>
       <c r="E15" s="52">
         <v>79862.399999999994</v>
       </c>
       <c r="F15" s="65">
         <v>83189</v>
       </c>
       <c r="G15" s="73">
         <v>48797</v>
       </c>
       <c r="H15" s="77">
         <v>74450.080000000002</v>
       </c>
       <c r="I15" s="77">
         <v>76288.31</v>
       </c>
       <c r="J15" s="77">
         <v>82328.878571428562</v>
       </c>
       <c r="K15" s="77">
         <v>39602.379999999997</v>
       </c>
       <c r="L15" s="77">
         <v>52707.91</v>
       </c>
       <c r="M15" s="28">
-        <f>'[1]Remittance Activities'!$L$31</f>
         <v>13301.54</v>
       </c>
       <c r="N15" s="28">
-        <f>'[2]Remittance Activities'!$L$31</f>
         <v>19127.939999999999</v>
       </c>
       <c r="O15" s="28">
-        <f>'[17]Remittance Activities'!$L$31</f>
         <v>17557.406829268293</v>
       </c>
       <c r="P15" s="28">
-        <f>'[4]Remittance Activities'!$L$31</f>
         <v>12913.460243902435</v>
       </c>
       <c r="Q15" s="32">
         <f t="shared" si="0"/>
         <v>62900.34707317072</v>
       </c>
       <c r="R15" s="28">
-        <f>'[5]Remittance Activities'!$L$31</f>
         <v>12371.009999999998</v>
       </c>
       <c r="S15" s="28">
-        <f>'[6]Remittance Activities'!$L$31</f>
         <v>13317.210975609756</v>
       </c>
       <c r="T15" s="28">
-        <f>'[7]Remittance Activities'!$L$31</f>
         <v>10329.27</v>
       </c>
       <c r="U15" s="28">
-        <f>'[8]Remittance Activities'!$L$31</f>
         <v>14648.140000000001</v>
       </c>
       <c r="V15" s="32">
         <f t="shared" si="1"/>
         <v>50665.630975609754</v>
       </c>
       <c r="W15" s="28">
-        <f>'[9]Remittance Activities'!$L$31</f>
         <v>26682.763333333336</v>
       </c>
       <c r="X15" s="28">
-        <f>'[10]Remittance Activities'!$L$31</f>
         <v>11161.276666666668</v>
       </c>
       <c r="Y15" s="28">
-        <f>'[11]Remittance Activities'!$L$31</f>
         <v>12644.181428571428</v>
       </c>
       <c r="Z15" s="28">
-        <f>'[12]Remittance Activities'!$L$31</f>
         <v>14776.317142857144</v>
       </c>
       <c r="AA15" s="32">
         <f t="shared" si="2"/>
         <v>65264.53857142858</v>
       </c>
       <c r="AB15" s="28">
-        <f>'[13]Remittance Activities'!$L$31</f>
         <v>17112.685844209569</v>
       </c>
       <c r="AC15" s="28">
-        <f>'[14]Remittance Activities'!$L$31</f>
         <v>12410.5</v>
       </c>
       <c r="AD15" s="28">
-        <f>'[15]Remittance Activities'!$L$31</f>
         <v>11416.153333333334</v>
       </c>
       <c r="AE15" s="28">
-        <f>'[16]Remittance Activities'!$L$31</f>
         <v>12003.77</v>
       </c>
       <c r="AF15" s="32">
         <f t="shared" si="3"/>
         <v>52943.109177542909</v>
       </c>
     </row>
     <row r="16" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B16" s="47" t="s">
         <v>16</v>
       </c>
       <c r="C16" s="28">
         <v>0</v>
       </c>
       <c r="D16" s="28">
         <v>0</v>
       </c>
       <c r="E16" s="52">
         <v>0</v>
       </c>
       <c r="F16" s="65">
         <v>0</v>
       </c>
       <c r="G16" s="73">
         <v>0</v>
       </c>
       <c r="H16" s="77">
         <v>0</v>
       </c>
       <c r="I16" s="77">
         <v>0</v>
       </c>
       <c r="J16" s="77">
         <v>0</v>
       </c>
       <c r="K16" s="77">
         <v>0</v>
       </c>
       <c r="L16" s="77">
         <v>0</v>
       </c>
       <c r="M16" s="28">
-        <f>'[1]Remittance Activities'!$E$37</f>
         <v>1687.08</v>
       </c>
       <c r="N16" s="28">
-        <f>'[2]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="O16" s="28">
-        <f>'[17]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="P16" s="28">
-        <f>'[4]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="Q16" s="32">
         <f t="shared" si="0"/>
         <v>1687.08</v>
       </c>
       <c r="R16" s="28">
-        <f>'[5]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="S16" s="28">
-        <f>'[6]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="T16" s="28">
-        <f>'[7]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="U16" s="28">
-        <f>'[8]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="V16" s="32">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W16" s="28">
-        <f>'[9]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="X16" s="28">
-        <f>'[10]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="Y16" s="28">
-        <f>'[11]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="Z16" s="28">
-        <f>'[12]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="AA16" s="32">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB16" s="28">
-        <f>'[13]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="AC16" s="28">
-        <f>'[14]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="AD16" s="28">
-        <f>'[15]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="AE16" s="28">
-        <f>'[16]Remittance Activities'!$E$37</f>
         <v>0</v>
       </c>
       <c r="AF16" s="32">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B17" s="47" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="24">
         <v>463742.95999999996</v>
       </c>
       <c r="D17" s="28">
         <v>667883</v>
       </c>
       <c r="E17" s="52">
         <v>547945.43999999994</v>
       </c>
       <c r="F17" s="65">
         <v>448071</v>
       </c>
       <c r="G17" s="73">
         <v>506694</v>
       </c>
       <c r="H17" s="77">
         <v>522775.6</v>
       </c>
       <c r="I17" s="77">
         <v>507814.67000000004</v>
       </c>
       <c r="J17" s="77">
         <v>449956.80809523817</v>
       </c>
       <c r="K17" s="77">
         <v>475260.76</v>
       </c>
       <c r="L17" s="77">
         <v>697080.86</v>
       </c>
       <c r="M17" s="28">
-        <f>'[1]Remittance Activities'!$F$37</f>
         <v>183405.6</v>
       </c>
       <c r="N17" s="28">
-        <f>'[2]Remittance Activities'!$F$37</f>
         <v>170971.22999999998</v>
       </c>
       <c r="O17" s="28">
-        <f>'[17]Remittance Activities'!$F$37</f>
         <v>158000.49634146344</v>
       </c>
       <c r="P17" s="28">
-        <f>'[4]Remittance Activities'!$F$37</f>
         <v>145538.19170731708</v>
       </c>
       <c r="Q17" s="32">
         <f t="shared" si="0"/>
         <v>657915.5180487805</v>
       </c>
       <c r="R17" s="28">
-        <f>'[5]Remittance Activities'!$F$37</f>
         <v>142231.12317073171</v>
       </c>
       <c r="S17" s="28">
-        <f>'[6]Remittance Activities'!$F$37</f>
         <v>142540.94926829269</v>
       </c>
       <c r="T17" s="28">
-        <f>'[7]Remittance Activities'!$F$37</f>
         <v>185860.66658536583</v>
       </c>
       <c r="U17" s="28">
-        <f>'[8]Remittance Activities'!$F$37</f>
         <v>172372.96512195122</v>
       </c>
       <c r="V17" s="32">
         <f t="shared" si="1"/>
         <v>643005.70414634142</v>
       </c>
       <c r="W17" s="28">
-        <f>'[9]Remittance Activities'!$F$37</f>
         <v>144526.3196515679</v>
       </c>
       <c r="X17" s="28">
-        <f>'[10]Remittance Activities'!$F$37</f>
         <v>147582.5998954704</v>
       </c>
       <c r="Y17" s="28">
-        <f>'[11]Remittance Activities'!$F$37</f>
         <v>131446.44436701509</v>
       </c>
       <c r="Z17" s="28">
-        <f>'[12]Remittance Activities'!$F$37</f>
         <v>134175.28999999998</v>
       </c>
       <c r="AA17" s="32">
         <f t="shared" si="2"/>
         <v>557730.65391405334</v>
       </c>
       <c r="AB17" s="28">
-        <f>'[13]Remittance Activities'!$F$37</f>
         <v>129463.70101701637</v>
       </c>
       <c r="AC17" s="28">
-        <f>'[14]Remittance Activities'!$F$37</f>
         <v>146487.18095238096</v>
       </c>
       <c r="AD17" s="28">
-        <f>'[15]Remittance Activities'!$F$37</f>
         <v>162518.70428571431</v>
       </c>
       <c r="AE17" s="28">
-        <f>'[16]Remittance Activities'!$F$37</f>
         <v>133358.62</v>
       </c>
       <c r="AF17" s="32">
         <f t="shared" si="3"/>
         <v>571828.20625511161</v>
       </c>
     </row>
     <row r="18" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B18" s="47" t="s">
         <v>18</v>
       </c>
       <c r="C18" s="24">
         <v>2415708.42</v>
       </c>
       <c r="D18" s="28">
         <v>3077253</v>
       </c>
       <c r="E18" s="52">
         <v>3021535.9000000004</v>
       </c>
       <c r="F18" s="65">
         <v>3252040</v>
       </c>
       <c r="G18" s="73">
         <v>3311119</v>
       </c>
       <c r="H18" s="77">
         <v>3852130.9400000004</v>
       </c>
       <c r="I18" s="77">
         <v>3938554.09</v>
       </c>
       <c r="J18" s="77">
         <v>3779943.5533333337</v>
       </c>
       <c r="K18" s="77">
         <v>3395147.3</v>
       </c>
       <c r="L18" s="77">
         <v>5065105.790000001</v>
       </c>
       <c r="M18" s="28">
-        <f>'[1]Remittance Activities'!$G$37</f>
         <v>1054496.0900000001</v>
       </c>
       <c r="N18" s="28">
-        <f>'[2]Remittance Activities'!$G$37</f>
         <v>1304980.3899999999</v>
       </c>
       <c r="O18" s="28">
-        <f>'[17]Remittance Activities'!$G$37</f>
         <v>1488487.8256097559</v>
       </c>
       <c r="P18" s="28">
-        <f>'[4]Remittance Activities'!$G$37</f>
         <v>1459870.9339024387</v>
       </c>
       <c r="Q18" s="32">
         <f t="shared" si="0"/>
         <v>5307835.2395121949</v>
       </c>
       <c r="R18" s="28">
-        <f>'[5]Remittance Activities'!$G$37</f>
         <v>1307278.7039024387</v>
       </c>
       <c r="S18" s="28">
-        <f>'[6]Remittance Activities'!$G$37</f>
         <v>1349697.2492682929</v>
       </c>
       <c r="T18" s="28">
-        <f>'[7]Remittance Activities'!$G$37</f>
         <v>1430796.5234146346</v>
       </c>
       <c r="U18" s="28">
-        <f>'[8]Remittance Activities'!$G$37</f>
         <v>1321387.2173170731</v>
       </c>
       <c r="V18" s="32">
         <f t="shared" si="1"/>
         <v>5409159.6939024394</v>
       </c>
       <c r="W18" s="28">
-        <f>'[9]Remittance Activities'!$G$37</f>
         <v>1269721.3924041812</v>
       </c>
       <c r="X18" s="28">
-        <f>'[10]Remittance Activities'!$G$37</f>
         <v>1313749.7375377468</v>
       </c>
       <c r="Y18" s="28">
-        <f>'[11]Remittance Activities'!$G$37</f>
         <v>1357235.9887688735</v>
       </c>
       <c r="Z18" s="28">
-        <f>'[12]Remittance Activities'!$G$37</f>
         <v>1297855.408095238</v>
       </c>
       <c r="AA18" s="32">
         <f t="shared" si="2"/>
         <v>5238562.5268060397</v>
       </c>
       <c r="AB18" s="28">
-        <f>'[13]Remittance Activities'!$G$37</f>
         <v>1008095.054851254</v>
       </c>
       <c r="AC18" s="28">
-        <f>'[14]Remittance Activities'!$G$37</f>
         <v>1249714.0714285714</v>
       </c>
       <c r="AD18" s="28">
-        <f>'[15]Remittance Activities'!$G$37</f>
         <v>1267764.9323809524</v>
       </c>
       <c r="AE18" s="28">
-        <f>'[16]Remittance Activities'!$G$37</f>
         <v>1281585.8700000001</v>
       </c>
       <c r="AF18" s="32">
         <f t="shared" si="3"/>
         <v>4807159.9286607783</v>
       </c>
     </row>
     <row r="19" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B19" s="47" t="s">
         <v>21</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D19" s="28">
         <v>687246</v>
       </c>
       <c r="E19" s="52">
         <v>689183.28</v>
       </c>
       <c r="F19" s="65">
         <v>517747</v>
       </c>
       <c r="G19" s="73">
         <v>459812</v>
       </c>
       <c r="H19" s="77">
         <v>514067.86</v>
       </c>
       <c r="I19" s="77">
         <v>487528.84</v>
       </c>
       <c r="J19" s="77">
         <v>507167.50809523812</v>
       </c>
       <c r="K19" s="77">
         <v>402651.70999999996</v>
       </c>
       <c r="L19" s="77">
         <v>596807.66999999993</v>
       </c>
       <c r="M19" s="28">
-        <f>'[1]Remittance Activities'!$H$37</f>
         <v>162591.47999999998</v>
       </c>
       <c r="N19" s="28">
-        <f>'[2]Remittance Activities'!$H$37</f>
         <v>139630.44999999998</v>
       </c>
       <c r="O19" s="28">
-        <f>'[17]Remittance Activities'!$H$37</f>
         <v>126451.40853658538</v>
       </c>
       <c r="P19" s="28">
-        <f>'[4]Remittance Activities'!$H$37</f>
         <v>145289.35390243903</v>
       </c>
       <c r="Q19" s="32">
         <f t="shared" si="0"/>
         <v>573962.69243902434</v>
       </c>
       <c r="R19" s="28">
-        <f>'[5]Remittance Activities'!$H$37</f>
         <v>130784.91853658538</v>
       </c>
       <c r="S19" s="28">
-        <f>'[6]Remittance Activities'!$H$37</f>
         <v>145033.77707317073</v>
       </c>
       <c r="T19" s="28">
-        <f>'[7]Remittance Activities'!$H$37</f>
         <v>160396.64609756097</v>
       </c>
       <c r="U19" s="28">
-        <f>'[8]Remittance Activities'!$H$37</f>
         <v>148853.9287804878</v>
       </c>
       <c r="V19" s="32">
         <f t="shared" si="1"/>
         <v>585069.2704878049</v>
       </c>
       <c r="W19" s="28">
-        <f>'[9]Remittance Activities'!$H$37</f>
         <v>142590.04361207897</v>
       </c>
       <c r="X19" s="28">
-        <f>'[10]Remittance Activities'!$H$37</f>
         <v>147640.86765389083</v>
       </c>
       <c r="Y19" s="28">
-        <f>'[11]Remittance Activities'!$H$37</f>
         <v>164160.35929152148</v>
       </c>
       <c r="Z19" s="28">
-        <f>'[12]Remittance Activities'!$H$37</f>
         <v>131975.66333333333</v>
       </c>
       <c r="AA19" s="32">
         <f t="shared" si="2"/>
         <v>586366.93389082467</v>
       </c>
       <c r="AB19" s="28">
-        <f>'[13]Remittance Activities'!$H$37</f>
         <v>90175.794322799135</v>
       </c>
       <c r="AC19" s="28">
-        <f>'[14]Remittance Activities'!$H$37</f>
         <v>131142.04047619048</v>
       </c>
       <c r="AD19" s="28">
-        <f>'[15]Remittance Activities'!$H$37</f>
         <v>121688.42571428571</v>
       </c>
       <c r="AE19" s="28">
-        <f>'[16]Remittance Activities'!$H$37</f>
         <v>120948.22</v>
       </c>
       <c r="AF19" s="32">
         <f t="shared" si="3"/>
         <v>463954.48051327537</v>
       </c>
     </row>
     <row r="20" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B20" s="47" t="s">
         <v>22</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D20" s="28">
         <v>19887</v>
       </c>
       <c r="E20" s="52">
         <v>26075.329999999998</v>
       </c>
       <c r="F20" s="65">
         <v>17578</v>
       </c>
       <c r="G20" s="73">
         <v>9563</v>
       </c>
       <c r="H20" s="77">
         <v>17265.29</v>
       </c>
       <c r="I20" s="77">
         <v>15703.229999999998</v>
       </c>
       <c r="J20" s="77">
         <v>13927.960000000001</v>
       </c>
       <c r="K20" s="77">
         <v>4804.3499999999995</v>
       </c>
       <c r="L20" s="77">
         <v>12876.669999999998</v>
       </c>
       <c r="M20" s="28">
-        <f>'[1]Remittance Activities'!$I$37</f>
         <v>3574.44</v>
       </c>
       <c r="N20" s="28">
-        <f>'[2]Remittance Activities'!$I$37</f>
         <v>1927.5300000000002</v>
       </c>
       <c r="O20" s="28">
-        <f>'[17]Remittance Activities'!$I$37</f>
         <v>4994.0200000000004</v>
       </c>
       <c r="P20" s="28">
-        <f>'[4]Remittance Activities'!$I$37</f>
         <v>1918.56</v>
       </c>
       <c r="Q20" s="32">
         <f t="shared" si="0"/>
         <v>12414.550000000001</v>
       </c>
       <c r="R20" s="28">
-        <f>'[5]Remittance Activities'!$I$37</f>
         <v>2663</v>
       </c>
       <c r="S20" s="28">
-        <f>'[6]Remittance Activities'!$I$37</f>
         <v>905</v>
       </c>
       <c r="T20" s="28">
-        <f>'[7]Remittance Activities'!$I$37</f>
         <v>4367.8500000000004</v>
       </c>
       <c r="U20" s="28">
-        <f>'[8]Remittance Activities'!$I$37</f>
         <v>3195.21</v>
       </c>
       <c r="V20" s="32">
         <f t="shared" si="1"/>
         <v>11131.060000000001</v>
       </c>
       <c r="W20" s="28">
-        <f>'[9]Remittance Activities'!$I$37</f>
         <v>5249.29</v>
       </c>
       <c r="X20" s="28">
-        <f>'[10]Remittance Activities'!$I$37</f>
         <v>1397.48</v>
       </c>
       <c r="Y20" s="28">
-        <f>'[11]Remittance Activities'!$I$37</f>
         <v>128.69999999999999</v>
       </c>
       <c r="Z20" s="28">
-        <f>'[12]Remittance Activities'!$I$37</f>
         <v>1508.4980952380952</v>
       </c>
       <c r="AA20" s="32">
         <f t="shared" si="2"/>
         <v>8283.968095238095</v>
       </c>
       <c r="AB20" s="28">
-        <f>'[13]Remittance Activities'!$I$37</f>
         <v>5019.3544202937583</v>
       </c>
       <c r="AC20" s="28">
-        <f>'[14]Remittance Activities'!$I$37</f>
         <v>3067.26</v>
       </c>
       <c r="AD20" s="28">
-        <f>'[15]Remittance Activities'!$I$37</f>
         <v>3097.58</v>
       </c>
       <c r="AE20" s="28">
-        <f>'[16]Remittance Activities'!$I$37</f>
         <v>6440.45</v>
       </c>
       <c r="AF20" s="32">
         <f t="shared" si="3"/>
         <v>17624.64442029376</v>
       </c>
     </row>
     <row r="21" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B21" s="47" t="s">
         <v>23</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D21" s="28">
         <v>52558</v>
       </c>
       <c r="E21" s="52">
         <v>27565.279999999999</v>
       </c>
       <c r="F21" s="65">
         <v>18039</v>
       </c>
       <c r="G21" s="73">
         <v>17156</v>
       </c>
       <c r="H21" s="77">
         <v>38015.919999999998</v>
       </c>
       <c r="I21" s="77">
         <v>13152.869999999999</v>
       </c>
       <c r="J21" s="77">
         <v>25622.050000000003</v>
       </c>
       <c r="K21" s="77">
         <v>12660.689999999999</v>
       </c>
       <c r="L21" s="77">
         <v>29033.770000000004</v>
       </c>
       <c r="M21" s="28">
-        <f>'[1]Remittance Activities'!$J$37</f>
         <v>10638.130000000001</v>
       </c>
       <c r="N21" s="28">
-        <f>'[2]Remittance Activities'!$J$37</f>
         <v>1960.56</v>
       </c>
       <c r="O21" s="28">
-        <f>'[17]Remittance Activities'!$J$37</f>
         <v>15420.02</v>
       </c>
       <c r="P21" s="28">
-        <f>'[4]Remittance Activities'!$J$37</f>
         <v>13370.612195121948</v>
       </c>
       <c r="Q21" s="32">
         <f t="shared" si="0"/>
         <v>41389.322195121946</v>
       </c>
       <c r="R21" s="28">
-        <f>'[5]Remittance Activities'!$J$37</f>
         <v>4432.6419512195098</v>
       </c>
       <c r="S21" s="28">
-        <f>'[6]Remittance Activities'!$J$37</f>
         <v>1857.94</v>
       </c>
       <c r="T21" s="28">
-        <f>'[7]Remittance Activities'!$J$37</f>
         <v>10026.780000000001</v>
       </c>
       <c r="U21" s="28">
-        <f>'[8]Remittance Activities'!$J$37</f>
         <v>4559.84</v>
       </c>
       <c r="V21" s="32">
         <f t="shared" si="1"/>
         <v>20877.201951219511</v>
       </c>
       <c r="W21" s="28">
-        <f>'[9]Remittance Activities'!$J$37</f>
         <v>2374.2976190476193</v>
       </c>
       <c r="X21" s="28">
-        <f>'[10]Remittance Activities'!$J$37</f>
         <v>2998.75</v>
       </c>
       <c r="Y21" s="28">
-        <f>'[11]Remittance Activities'!$J$37</f>
         <v>4943.0499999999993</v>
       </c>
       <c r="Z21" s="28">
-        <f>'[12]Remittance Activities'!$J$37</f>
         <v>7976.3399999999992</v>
       </c>
       <c r="AA21" s="32">
         <f t="shared" si="2"/>
         <v>18292.437619047618</v>
       </c>
       <c r="AB21" s="28">
-        <f>'[13]Remittance Activities'!$J$37</f>
         <v>10174.926926181726</v>
       </c>
       <c r="AC21" s="28">
-        <f>'[14]Remittance Activities'!$J$37</f>
         <v>4604.18</v>
       </c>
       <c r="AD21" s="28">
-        <f>'[15]Remittance Activities'!$J$37</f>
         <v>11365.848571428571</v>
       </c>
       <c r="AE21" s="28">
-        <f>'[16]Remittance Activities'!$J$37</f>
         <v>4957.95</v>
       </c>
       <c r="AF21" s="32">
         <f t="shared" si="3"/>
         <v>31102.905497610296</v>
       </c>
     </row>
     <row r="22" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B22" s="47" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D22" s="28">
         <v>12376</v>
       </c>
       <c r="E22" s="52">
         <v>17127.010000000002</v>
       </c>
       <c r="F22" s="65">
         <v>9892</v>
       </c>
       <c r="G22" s="73">
         <v>13080</v>
       </c>
       <c r="H22" s="77">
         <v>20365.18</v>
       </c>
       <c r="I22" s="77">
         <v>33281.81</v>
       </c>
       <c r="J22" s="77">
         <v>40854.596190476193</v>
       </c>
       <c r="K22" s="77">
         <v>21161.67</v>
       </c>
       <c r="L22" s="77">
         <v>4326.03</v>
       </c>
       <c r="M22" s="28">
-        <f>'[1]Remittance Activities'!$K$37</f>
         <v>8131.8200000000006</v>
       </c>
       <c r="N22" s="28">
-        <f>'[2]Remittance Activities'!$K$37</f>
         <v>1249.5999999999999</v>
       </c>
       <c r="O22" s="28">
-        <f>'[17]Remittance Activities'!$K$37</f>
         <v>291</v>
       </c>
       <c r="P22" s="28">
-        <f>'[4]Remittance Activities'!$K$37</f>
         <v>1839.279268292682</v>
       </c>
       <c r="Q22" s="32">
         <f t="shared" si="0"/>
         <v>11511.699268292683</v>
       </c>
       <c r="R22" s="28">
-        <f>'[5]Remittance Activities'!$K$37</f>
         <v>2629.7390243902441</v>
       </c>
       <c r="S22" s="28">
-        <f>'[6]Remittance Activities'!$K$37</f>
         <v>2109.078780487805</v>
       </c>
       <c r="T22" s="28">
-        <f>'[7]Remittance Activities'!$K$37</f>
         <v>4738</v>
       </c>
       <c r="U22" s="28">
-        <f>'[8]Remittance Activities'!$K$37</f>
         <v>3516.7</v>
       </c>
       <c r="V22" s="32">
         <f t="shared" si="1"/>
         <v>12993.517804878051</v>
       </c>
       <c r="W22" s="28">
-        <f>'[9]Remittance Activities'!$K$37</f>
         <v>3169.86</v>
       </c>
       <c r="X22" s="28">
-        <f>'[10]Remittance Activities'!$K$37</f>
         <v>1984.1</v>
       </c>
       <c r="Y22" s="28">
-        <f>'[11]Remittance Activities'!$K$37</f>
         <v>252.2</v>
       </c>
       <c r="Z22" s="28">
-        <f>'[12]Remittance Activities'!$K$37</f>
         <v>480.15</v>
       </c>
       <c r="AA22" s="32">
         <f t="shared" si="2"/>
         <v>5886.3099999999995</v>
       </c>
       <c r="AB22" s="28">
-        <f>'[13]Remittance Activities'!$K$37</f>
         <v>562.21218148726155</v>
       </c>
       <c r="AC22" s="28">
-        <f>'[14]Remittance Activities'!$K$37</f>
         <v>2017.6</v>
       </c>
       <c r="AD22" s="28">
-        <f>'[15]Remittance Activities'!$K$37</f>
         <v>5695.3600000000006</v>
       </c>
       <c r="AE22" s="28">
-        <f>'[16]Remittance Activities'!$K$37</f>
         <v>873</v>
       </c>
       <c r="AF22" s="32">
         <f t="shared" si="3"/>
         <v>9148.1721814872617</v>
       </c>
     </row>
     <row r="23" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B23" s="47" t="s">
         <v>31</v>
       </c>
       <c r="C23" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D23" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E23" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F23" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G23" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H23" s="77">
         <v>8847.2699999999986</v>
       </c>
       <c r="I23" s="77">
         <v>7770.3499999999995</v>
       </c>
       <c r="J23" s="77">
         <v>11253.46</v>
       </c>
       <c r="K23" s="77">
         <v>8140.8899999999994</v>
       </c>
       <c r="L23" s="77">
         <v>4535.6799999999994</v>
       </c>
       <c r="M23" s="28">
-        <f>'[1]Remittance Activities'!$L$37</f>
         <v>1250.6399999999999</v>
       </c>
       <c r="N23" s="28">
-        <f>'[2]Remittance Activities'!$L$37</f>
         <v>1075.27</v>
       </c>
       <c r="O23" s="28">
-        <f>'[17]Remittance Activities'!$L$37</f>
         <v>870.03</v>
       </c>
       <c r="P23" s="28">
-        <f>'[4]Remittance Activities'!$L$37</f>
         <v>2435.6331707317072</v>
       </c>
       <c r="Q23" s="32">
         <f t="shared" si="0"/>
         <v>5631.5731707317063</v>
       </c>
       <c r="R23" s="28">
-        <f>'[5]Remittance Activities'!$L$37</f>
         <v>2550.921219512195</v>
       </c>
       <c r="S23" s="28">
-        <f>'[6]Remittance Activities'!$L$37</f>
         <v>1497.0700000000002</v>
       </c>
       <c r="T23" s="28">
-        <f>'[7]Remittance Activities'!$L$37</f>
         <v>1538.08</v>
       </c>
       <c r="U23" s="28">
-        <f>'[8]Remittance Activities'!$L$37</f>
         <v>725.01</v>
       </c>
       <c r="V23" s="32">
         <f t="shared" si="1"/>
         <v>6311.0812195121953</v>
       </c>
       <c r="W23" s="28">
-        <f>'[9]Remittance Activities'!$L$37</f>
         <v>3032.2999999999997</v>
       </c>
       <c r="X23" s="28">
-        <f>'[10]Remittance Activities'!$L$37</f>
         <v>1714.44</v>
       </c>
       <c r="Y23" s="28">
-        <f>'[11]Remittance Activities'!$L$37</f>
         <v>1628.65</v>
       </c>
       <c r="Z23" s="28">
-        <f>'[12]Remittance Activities'!$L$37</f>
         <v>2244.73</v>
       </c>
       <c r="AA23" s="32">
         <f t="shared" si="2"/>
         <v>8620.119999999999</v>
       </c>
       <c r="AB23" s="28">
-        <f>'[13]Remittance Activities'!$L$37</f>
         <v>1392.9388496534684</v>
       </c>
       <c r="AC23" s="28">
-        <f>'[14]Remittance Activities'!$L$37</f>
         <v>961.3</v>
       </c>
       <c r="AD23" s="28">
-        <f>'[15]Remittance Activities'!$L$37</f>
         <v>2485.69</v>
       </c>
       <c r="AE23" s="28">
-        <f>'[16]Remittance Activities'!$L$37</f>
         <v>2200.6</v>
       </c>
       <c r="AF23" s="32">
         <f t="shared" si="3"/>
         <v>7040.5288496534686</v>
       </c>
     </row>
     <row r="24" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B24" s="47" t="s">
         <v>32</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E24" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F24" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G24" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H24" s="77">
         <v>6434.17</v>
       </c>
       <c r="I24" s="77">
         <v>2520.48</v>
       </c>
       <c r="J24" s="77">
         <v>4575.12</v>
       </c>
       <c r="K24" s="77">
         <v>586</v>
       </c>
       <c r="L24" s="77">
         <v>476.19</v>
       </c>
       <c r="M24" s="28">
-        <f>'[1]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="N24" s="28">
-        <f>'[2]Remittance Activities'!$E$43</f>
         <v>1305.6399999999999</v>
       </c>
       <c r="O24" s="28">
-        <f>'[17]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="P24" s="28">
-        <f>'[4]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="Q24" s="32">
         <f t="shared" si="0"/>
         <v>1305.6399999999999</v>
       </c>
       <c r="R24" s="28">
-        <f>'[5]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="S24" s="28">
-        <f>'[6]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="T24" s="28">
-        <f>'[7]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="U24" s="28">
-        <f>'[8]Remittance Activities'!$E$43</f>
         <v>1977.01</v>
       </c>
       <c r="V24" s="32">
         <f t="shared" si="1"/>
         <v>1977.01</v>
       </c>
       <c r="W24" s="28">
-        <f>'[9]Remittance Activities'!$E$43</f>
         <v>2521.9499999999998</v>
       </c>
       <c r="X24" s="28">
-        <f>'[10]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="Y24" s="28">
-        <f>'[11]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="Z24" s="28">
-        <f>'[12]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="AA24" s="32">
         <f t="shared" si="2"/>
         <v>2521.9499999999998</v>
       </c>
       <c r="AB24" s="28">
-        <f>'[13]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="AC24" s="28">
-        <f>'[14]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="AD24" s="28">
-        <f>'[15]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="AE24" s="28">
-        <f>'[16]Remittance Activities'!$E$43</f>
         <v>0</v>
       </c>
       <c r="AF24" s="32">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B25" s="47" t="s">
         <v>33</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D25" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E25" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F25" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G25" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="77">
         <v>0</v>
       </c>
       <c r="I25" s="77">
         <v>0</v>
       </c>
       <c r="J25" s="77">
         <v>0</v>
       </c>
       <c r="K25" s="77">
         <v>0</v>
       </c>
       <c r="L25" s="77">
         <v>0</v>
       </c>
       <c r="M25" s="28">
-        <f>'[1]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="N25" s="28">
-        <f>'[2]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="O25" s="28">
-        <f>'[17]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="P25" s="28">
-        <f>'[4]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="Q25" s="32">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="R25" s="28">
-        <f>'[5]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="S25" s="28">
-        <f>'[6]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="T25" s="28">
-        <f>'[7]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="U25" s="28">
-        <f>'[8]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="V25" s="32">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W25" s="28">
-        <f>'[9]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="X25" s="28">
-        <f>'[10]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="Y25" s="28">
-        <f>'[11]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="Z25" s="28">
-        <f>'[12]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="AA25" s="32">
         <f t="shared" si="2"/>
         <v>0</v>
       </c>
       <c r="AB25" s="28">
-        <f>'[13]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="AC25" s="28">
-        <f>'[14]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="AD25" s="28">
-        <f>'[15]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="AE25" s="28">
-        <f>'[16]Remittance Activities'!$F$43</f>
         <v>0</v>
       </c>
       <c r="AF25" s="32">
         <f t="shared" si="3"/>
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B26" s="47" t="s">
         <v>34</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E26" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F26" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G26" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H26" s="77">
         <v>8148.99</v>
       </c>
       <c r="I26" s="77">
         <v>6066.630000000001</v>
       </c>
       <c r="J26" s="77">
         <v>9910.7099999999991</v>
       </c>
       <c r="K26" s="77">
         <v>6635.54</v>
       </c>
       <c r="L26" s="77">
         <v>6915.2599999999993</v>
       </c>
       <c r="M26" s="28">
-        <f>'[1]Remittance Activities'!$G$43</f>
         <v>684.63</v>
       </c>
       <c r="N26" s="28">
-        <f>'[2]Remittance Activities'!$G$43</f>
         <v>0</v>
       </c>
       <c r="O26" s="28">
-        <f>'[17]Remittance Activities'!$G$43</f>
         <v>2107.33</v>
       </c>
       <c r="P26" s="28">
-        <f>'[4]Remittance Activities'!$G$43</f>
         <v>7704.74</v>
       </c>
       <c r="Q26" s="32">
         <f t="shared" si="0"/>
         <v>10496.7</v>
       </c>
       <c r="R26" s="28">
-        <f>'[5]Remittance Activities'!$G$43</f>
         <v>1690.36</v>
       </c>
       <c r="S26" s="28">
-        <f>'[6]Remittance Activities'!$G$43</f>
         <v>2594.66</v>
       </c>
       <c r="T26" s="28">
-        <f>'[7]Remittance Activities'!$G$43</f>
         <v>1300.92</v>
       </c>
       <c r="U26" s="28">
-        <f>'[8]Remittance Activities'!$G$43</f>
         <v>846.09</v>
       </c>
       <c r="V26" s="32">
         <f t="shared" si="1"/>
         <v>6432.03</v>
       </c>
       <c r="W26" s="28">
-        <f>'[9]Remittance Activities'!$G$43</f>
         <v>179.38</v>
       </c>
       <c r="X26" s="28">
-        <f>'[10]Remittance Activities'!$G$43</f>
         <v>3363.58</v>
       </c>
       <c r="Y26" s="28">
-        <f>'[11]Remittance Activities'!$G$43</f>
         <v>2397.8200000000002</v>
       </c>
       <c r="Z26" s="28">
-        <f>'[12]Remittance Activities'!$G$43</f>
         <v>3633.9</v>
       </c>
       <c r="AA26" s="32">
         <f t="shared" si="2"/>
         <v>9574.68</v>
       </c>
       <c r="AB26" s="28">
-        <f>'[13]Remittance Activities'!$G$43</f>
         <v>1511.3200878680207</v>
       </c>
       <c r="AC26" s="28">
-        <f>'[14]Remittance Activities'!$G$43</f>
         <v>1011.9</v>
       </c>
       <c r="AD26" s="28">
-        <f>'[15]Remittance Activities'!$G$43</f>
         <v>0</v>
       </c>
       <c r="AE26" s="28">
-        <f>'[16]Remittance Activities'!$G$43</f>
         <v>706.88</v>
       </c>
       <c r="AF26" s="32">
         <f t="shared" si="3"/>
         <v>3230.1000878680206</v>
       </c>
     </row>
     <row r="27" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B27" s="47" t="s">
         <v>35</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F27" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G27" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H27" s="77">
         <v>8416.91</v>
       </c>
       <c r="I27" s="77">
         <v>5919.95</v>
       </c>
       <c r="J27" s="77">
         <v>2832.71</v>
       </c>
       <c r="K27" s="77">
         <v>1296.1500000000001</v>
       </c>
       <c r="L27" s="77">
         <v>1723.8200000000002</v>
       </c>
       <c r="M27" s="28">
-        <f>'[1]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="N27" s="28">
-        <f>'[2]Remittance Activities'!$H$43</f>
         <v>204.68</v>
       </c>
       <c r="O27" s="28">
-        <f>'[17]Remittance Activities'!$H$43</f>
         <v>1244.81</v>
       </c>
       <c r="P27" s="28">
-        <f>'[4]Remittance Activities'!$H$43</f>
         <v>1065.26</v>
       </c>
       <c r="Q27" s="32">
         <f t="shared" si="0"/>
         <v>2514.75</v>
       </c>
       <c r="R27" s="28">
-        <f>'[5]Remittance Activities'!$H$43</f>
         <v>845.65</v>
       </c>
       <c r="S27" s="28">
-        <f>'[6]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="T27" s="28">
-        <f>'[7]Remittance Activities'!$H$43</f>
         <v>416.67</v>
       </c>
       <c r="U27" s="28">
-        <f>'[8]Remittance Activities'!$H$43</f>
         <v>2017.97</v>
       </c>
       <c r="V27" s="32">
         <f t="shared" si="1"/>
         <v>3280.29</v>
       </c>
       <c r="W27" s="28">
-        <f>'[9]Remittance Activities'!$H$43</f>
         <v>448.07</v>
       </c>
       <c r="X27" s="28">
-        <f>'[10]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="Y27" s="28">
-        <f>'[11]Remittance Activities'!$H$43</f>
         <v>3146.704285714286</v>
       </c>
       <c r="Z27" s="28">
-        <f>'[12]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="AA27" s="32">
         <f t="shared" si="2"/>
         <v>3594.7742857142862</v>
       </c>
       <c r="AB27" s="28">
-        <f>'[13]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="AC27" s="28">
-        <f>'[14]Remittance Activities'!$H$43</f>
         <v>0</v>
       </c>
       <c r="AD27" s="28">
-        <f>'[15]Remittance Activities'!$H$43</f>
         <v>312.71428571428567</v>
       </c>
       <c r="AE27" s="28">
-        <f>'[16]Remittance Activities'!$H$43</f>
         <v>1073.4000000000001</v>
       </c>
       <c r="AF27" s="32">
         <f t="shared" si="3"/>
         <v>1386.1142857142859</v>
       </c>
     </row>
     <row r="28" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B28" s="47" t="s">
         <v>36</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E28" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F28" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G28" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H28" s="77">
         <v>0</v>
       </c>
       <c r="I28" s="77">
         <v>0</v>
       </c>
       <c r="J28" s="77">
         <v>4626.0600000000004</v>
       </c>
       <c r="K28" s="77">
         <v>14829.95</v>
       </c>
       <c r="L28" s="77">
         <v>12094.11</v>
       </c>
       <c r="M28" s="28">
-        <f>'[1]Remittance Activities'!$I$43</f>
         <v>388</v>
       </c>
       <c r="N28" s="28">
-        <f>'[2]Remittance Activities'!$I$43</f>
         <v>1195.32</v>
       </c>
       <c r="O28" s="28">
-        <f>'[17]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="P28" s="28">
-        <f>'[4]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="Q28" s="32">
         <f t="shared" si="0"/>
         <v>1583.32</v>
       </c>
       <c r="R28" s="28">
-        <f>'[5]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="S28" s="28">
-        <f>'[6]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="T28" s="28">
-        <f>'[7]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="U28" s="28">
-        <f>'[8]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="V28" s="32">
         <f t="shared" si="1"/>
         <v>0</v>
       </c>
       <c r="W28" s="28">
-        <f>'[9]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="X28" s="28">
-        <f>'[10]Remittance Activities'!$I$43</f>
         <v>5289.38</v>
       </c>
       <c r="Y28" s="28">
-        <f>'[11]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="Z28" s="28">
-        <f>'[12]Remittance Activities'!$I$43</f>
         <v>7561.13</v>
       </c>
       <c r="AA28" s="32">
         <f t="shared" si="2"/>
         <v>12850.51</v>
       </c>
       <c r="AB28" s="28">
-        <f>'[13]Remittance Activities'!$I$43</f>
         <v>4391.3198175584139</v>
       </c>
       <c r="AC28" s="28">
-        <f>'[14]Remittance Activities'!$I$43</f>
         <v>2395.9</v>
       </c>
       <c r="AD28" s="28">
-        <f>'[15]Remittance Activities'!$I$43</f>
         <v>1212.5</v>
       </c>
       <c r="AE28" s="28">
-        <f>'[16]Remittance Activities'!$I$43</f>
         <v>0</v>
       </c>
       <c r="AF28" s="32">
         <f t="shared" si="3"/>
         <v>7999.7198175584144</v>
       </c>
     </row>
     <row r="29" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B29" s="47" t="s">
         <v>37</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E29" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F29" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G29" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H29" s="77">
         <v>5665.83</v>
       </c>
       <c r="I29" s="77">
         <v>15254.84</v>
       </c>
       <c r="J29" s="77">
         <v>1076</v>
       </c>
       <c r="K29" s="77">
         <v>300</v>
       </c>
       <c r="L29" s="77">
         <v>0</v>
       </c>
       <c r="M29" s="28">
-        <f>'[1]Remittance Activities'!$J$43</f>
         <v>0</v>
       </c>
       <c r="N29" s="28">
-        <f>'[2]Remittance Activities'!$J$43</f>
         <v>0</v>
       </c>
       <c r="O29" s="28">
-        <f>'[17]Remittance Activities'!$J$43</f>
         <v>514.57999999999993</v>
       </c>
       <c r="P29" s="28">
-        <f>'[4]Remittance Activities'!$J$43</f>
         <v>485</v>
       </c>
       <c r="Q29" s="32">
         <f t="shared" si="0"/>
         <v>999.57999999999993</v>
       </c>
       <c r="R29" s="28">
-        <f>'[5]Remittance Activities'!$J$43</f>
         <v>1226.19</v>
       </c>
       <c r="S29" s="28">
-        <f>'[6]Remittance Activities'!$J$43</f>
         <v>1733.02</v>
       </c>
       <c r="T29" s="28">
-        <f>'[7]Remittance Activities'!$J$43</f>
         <v>4413.1099999999997</v>
       </c>
       <c r="U29" s="28">
-        <f>'[8]Remittance Activities'!$J$43</f>
         <v>4268.7299999999996</v>
       </c>
       <c r="V29" s="32">
         <f t="shared" si="1"/>
         <v>11641.05</v>
       </c>
       <c r="W29" s="28">
-        <f>'[9]Remittance Activities'!$J$43</f>
         <v>2463.8000000000002</v>
       </c>
       <c r="X29" s="28">
-        <f>'[10]Remittance Activities'!$J$43</f>
         <v>1331.8100000000002</v>
       </c>
       <c r="Y29" s="28">
-        <f>'[11]Remittance Activities'!$J$43</f>
         <v>2953.44</v>
       </c>
       <c r="Z29" s="28">
-        <f>'[12]Remittance Activities'!$J$43</f>
         <v>577.15</v>
       </c>
       <c r="AA29" s="32">
         <f t="shared" si="2"/>
         <v>7326.2000000000007</v>
       </c>
       <c r="AB29" s="28">
-        <f>'[13]Remittance Activities'!$J$43</f>
         <v>162.96005260500337</v>
       </c>
       <c r="AC29" s="28">
-        <f>'[14]Remittance Activities'!$J$43</f>
         <v>2517.44</v>
       </c>
       <c r="AD29" s="28">
-        <f>'[15]Remittance Activities'!$J$43</f>
         <v>97</v>
       </c>
       <c r="AE29" s="28">
-        <f>'[16]Remittance Activities'!$J$43</f>
         <v>3998.3</v>
       </c>
       <c r="AF29" s="32">
         <f t="shared" si="3"/>
         <v>6775.7000526050033</v>
       </c>
     </row>
     <row r="30" spans="2:32" ht="14.1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B30" s="47" t="s">
         <v>40</v>
       </c>
       <c r="C30" s="26" t="s">
         <v>8</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>8</v>
       </c>
       <c r="E30" s="26" t="s">
         <v>8</v>
       </c>
       <c r="F30" s="64" t="s">
         <v>8</v>
       </c>
       <c r="G30" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H30" s="77">
         <v>1396.8</v>
       </c>
       <c r="I30" s="77">
         <v>1066.04</v>
       </c>
       <c r="J30" s="77">
         <v>2053.2399999999998</v>
       </c>
       <c r="K30" s="77">
         <v>5830.1</v>
       </c>
       <c r="L30" s="77">
         <v>3617.0000000000005</v>
       </c>
       <c r="M30" s="28">
-        <f>'[1]Remittance Activities'!$K$43</f>
         <v>1354.18</v>
       </c>
       <c r="N30" s="28">
-        <f>'[2]Remittance Activities'!$K$43</f>
         <v>119.43</v>
       </c>
       <c r="O30" s="28">
-        <f>'[17]Remittance Activities'!$K$43</f>
         <v>0</v>
       </c>
       <c r="P30" s="28">
-        <f>'[4]Remittance Activities'!$K$43</f>
         <v>0</v>
       </c>
       <c r="Q30" s="32">
         <f t="shared" si="0"/>
         <v>1473.6100000000001</v>
       </c>
       <c r="R30" s="28">
-        <f>'[5]Remittance Activities'!$K$43</f>
         <v>929.26</v>
       </c>
       <c r="S30" s="28">
-        <f>'[6]Remittance Activities'!$K$43</f>
         <v>485</v>
       </c>
       <c r="T30" s="28">
-        <f>'[7]Remittance Activities'!$K$43</f>
         <v>929.25</v>
       </c>
       <c r="U30" s="28">
-        <f>'[8]Remittance Activities'!$K$43</f>
         <v>97</v>
       </c>
       <c r="V30" s="32">
         <f t="shared" si="1"/>
         <v>2440.5100000000002</v>
       </c>
       <c r="W30" s="28">
-        <f>'[9]Remittance Activities'!$K$43</f>
         <v>2311.92</v>
       </c>
       <c r="X30" s="28">
-        <f>'[10]Remittance Activities'!$K$43</f>
         <v>3399.43</v>
       </c>
       <c r="Y30" s="28">
-        <f>'[11]Remittance Activities'!$K$43</f>
         <v>0</v>
       </c>
       <c r="Z30" s="28">
-        <f>'[12]Remittance Activities'!$K$43</f>
         <v>1173.6199999999999</v>
       </c>
       <c r="AA30" s="32">
         <f t="shared" si="2"/>
         <v>6884.97</v>
       </c>
       <c r="AB30" s="28">
-        <f>'[13]Remittance Activities'!$K$43</f>
         <v>83</v>
       </c>
       <c r="AC30" s="28">
-        <f>'[14]Remittance Activities'!$K$43</f>
         <v>511.01380952380953</v>
       </c>
       <c r="AD30" s="28">
-        <f>'[15]Remittance Activities'!$K$43</f>
         <v>420</v>
       </c>
       <c r="AE30" s="28">
-        <f>'[16]Remittance Activities'!$K$43</f>
         <v>3673.71</v>
       </c>
       <c r="AF30" s="32">
         <f t="shared" si="3"/>
         <v>4687.7238095238099</v>
       </c>
     </row>
     <row r="31" spans="2:32" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B31" s="47" t="s">
         <v>4</v>
       </c>
       <c r="C31" s="28">
         <v>1347766</v>
       </c>
       <c r="D31" s="28">
         <v>1009527</v>
       </c>
       <c r="E31" s="52">
         <v>782514.23</v>
       </c>
       <c r="F31" s="63">
         <v>608092</v>
       </c>
       <c r="G31" s="73">
         <v>1027953</v>
       </c>
       <c r="H31" s="77">
         <v>1409307.15</v>
       </c>
       <c r="I31" s="77">
         <v>1497922.65</v>
       </c>
       <c r="J31" s="77">
         <v>1725549.65</v>
       </c>
       <c r="K31" s="77">
         <v>1201539.71</v>
       </c>
       <c r="L31" s="77">
         <v>1402213.2800000003</v>
       </c>
       <c r="M31" s="28">
-        <f>'[1]Remittance Activities'!$L$43</f>
         <v>444420.44999999995</v>
       </c>
       <c r="N31" s="28">
-        <f>'[2]Remittance Activities'!$L$43</f>
         <v>273988.69</v>
       </c>
       <c r="O31" s="28">
-        <f>'[17]Remittance Activities'!$L$43</f>
         <v>285685.81</v>
       </c>
       <c r="P31" s="28">
-        <f>'[4]Remittance Activities'!$L$43</f>
         <v>296259.99390243914</v>
       </c>
       <c r="Q31" s="93">
         <f t="shared" si="0"/>
         <v>1300354.943902439</v>
       </c>
       <c r="R31" s="28">
-        <f>'[5]Remittance Activities'!$L$43</f>
         <v>260524.91268292681</v>
       </c>
       <c r="S31" s="28">
-        <f>'[6]Remittance Activities'!$L$43</f>
         <v>263656.20463414607</v>
       </c>
       <c r="T31" s="28">
-        <f>'[7]Remittance Activities'!$L$43</f>
         <v>326198.71999999962</v>
       </c>
       <c r="U31" s="28">
-        <f>'[8]Remittance Activities'!$L$43</f>
         <v>261306.36000000007</v>
       </c>
       <c r="V31" s="93">
         <f t="shared" si="1"/>
         <v>1111686.1973170727</v>
       </c>
       <c r="W31" s="28">
-        <f>'[9]Remittance Activities'!$L$43</f>
         <v>375825.10333333345</v>
       </c>
       <c r="X31" s="28">
-        <f>'[10]Remittance Activities'!$L$43</f>
         <v>349145.62188571435</v>
       </c>
       <c r="Y31" s="28">
-        <f>'[11]Remittance Activities'!$L$43</f>
         <v>329108.34382619045</v>
       </c>
       <c r="Z31" s="28">
-        <f>'[12]Remittance Activities'!$L$43</f>
         <v>299798.29714285716</v>
       </c>
       <c r="AA31" s="93">
         <f t="shared" si="2"/>
         <v>1353877.3661880954</v>
       </c>
       <c r="AB31" s="28">
-        <f>'[13]Remittance Activities'!$L$43</f>
         <v>319580.53736338997</v>
       </c>
       <c r="AC31" s="28">
-        <f>'[14]Remittance Activities'!$L$43</f>
         <v>368409.86523809523</v>
       </c>
       <c r="AD31" s="28">
-        <f>'[15]Remittance Activities'!$L$43</f>
         <v>348200.34190476179</v>
       </c>
       <c r="AE31" s="28">
-        <f>'[16]Remittance Activities'!$L$43</f>
         <v>414623.32999999996</v>
       </c>
       <c r="AF31" s="93">
         <f t="shared" si="3"/>
         <v>1450814.074506247</v>
       </c>
     </row>
     <row r="32" spans="2:32" ht="14.1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="B32" s="21" t="s">
         <v>5</v>
       </c>
       <c r="C32" s="53">
         <f t="shared" ref="C32:G32" si="4">SUM(C8:C31)</f>
         <v>5882706.1699999999</v>
       </c>
       <c r="D32" s="53">
         <f t="shared" si="4"/>
         <v>7201859</v>
       </c>
       <c r="E32" s="53">
         <f t="shared" si="4"/>
         <v>6486411.8800000008</v>
       </c>
       <c r="F32" s="53">
         <f t="shared" si="4"/>
@@ -19992,51 +15126,51 @@
       <c r="B62" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D62" s="13"/>
     </row>
     <row r="63" spans="2:32" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B63" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="64" spans="2:32" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B64" s="20" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="4:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D65" s="1"/>
     </row>
     <row r="66" spans="4:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D66" s="1"/>
     </row>
     <row r="67" spans="4:4" ht="15.95" customHeight="1" x14ac:dyDescent="0.2">
       <c r="D67" s="1"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="XEPiSJsuG0M1tue5ePc7t7wGeeS0mXHYYCeD9waMW7OQE63Zq6Q0F45lLovNSEb7A2YYfSVwHiRZwvm8ikwM+g==" saltValue="iTXfP1OSzwKQcwzY1a2Ozw==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="+Th2EcRvMImYk0xYIbRBGQWKmW7Xjyl95WBpdx9LvTE5t4hZBXbECOoPQ39RdvFQQKbgz+8yfxUXZ5di3UdsQA==" saltValue="ZgMao8YQ36pUNGozfj2Vpg==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <phoneticPr fontId="25" type="noConversion"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="5" scale="66" orientation="landscape" r:id="rId1"/>
   <headerFooter differentFirst="1" alignWithMargins="0">
     <oddHeader>&amp;CCayman Islands Monetary Authority</oddHeader>
   </headerFooter>
   <ignoredErrors>
     <ignoredError sqref="G23:G30" formulaRange="1"/>
   </ignoredErrors>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>